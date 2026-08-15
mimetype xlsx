--- v0 (2026-06-23)
+++ v1 (2026-08-15)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Прайс-лист" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$7:$P$141</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$9:$P$135</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0 ₽"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="14"/>
     </font>
     <font>
       <b val="1"/>
     </font>
@@ -68,68 +69,73 @@
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00E2EFDA"/>
         <bgColor rgb="00E2EFDA"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -173,2188 +179,3683 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.jpeg" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpeg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.jpeg" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.jpeg" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.jpeg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.jpeg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.jpeg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image15.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image16.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image17.jpeg" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image18.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image19.jpeg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image20.jpeg" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image21.jpeg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image22.jpeg" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image23.jpeg" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image24.jpeg" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image25.jpeg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image26.jpeg" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image27.jpeg" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image28.jpeg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image29.jpeg" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image30.jpeg" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image31.jpeg" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image32.jpeg" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image33.jpeg" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image34.jpeg" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image35.jpeg" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image36.jpeg" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image37.jpeg" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image38.jpeg" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image39.jpeg" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image40.jpeg" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image41.jpeg" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image42.jpeg" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image43.jpeg" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image44.jpeg" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image45.jpeg" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image46.jpeg" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image47.jpeg" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image48.jpeg" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image49.jpeg" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image50.jpeg" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image51.jpeg" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image52.jpeg" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image53.jpeg" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image54.jpeg" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image55.jpeg" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image56.jpeg" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image57.jpeg" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image58.jpeg" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image59.jpeg" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image60.jpeg" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image61.jpeg" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image62.jpeg" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image63.jpeg" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image64.jpeg" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image65.jpeg" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image66.jpeg" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image67.jpeg" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image68.jpeg" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image69.jpeg" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image70.jpeg" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image71.jpeg" Id="rId71" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpeg" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpeg" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.jpeg" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.jpeg" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.jpeg" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.jpeg" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.jpeg" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.jpeg" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.jpeg" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.jpeg" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.jpeg" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.jpeg" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.jpeg" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image15.jpeg" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image16.jpeg" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image17.jpeg" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image18.jpeg" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image19.jpeg" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image20.jpeg" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image21.jpeg" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image22.jpeg" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image23.jpeg" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image24.jpeg" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image25.jpeg" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image26.jpeg" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image27.jpeg" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image28.jpeg" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image29.jpeg" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image30.jpeg" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image31.jpeg" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image32.jpeg" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image33.jpeg" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image34.jpeg" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image35.jpeg" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image36.jpeg" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image37.jpeg" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image38.jpeg" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image39.jpeg" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image40.jpeg" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image41.jpeg" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image42.jpeg" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image43.jpeg" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image44.jpeg" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image45.jpeg" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image46.jpeg" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image47.jpeg" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image48.jpeg" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image49.jpeg" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image50.jpeg" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image51.jpeg" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image52.jpeg" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image53.jpeg" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image54.jpeg" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image55.jpeg" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image56.jpeg" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image57.jpeg" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image58.jpeg" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image59.jpeg" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image60.jpeg" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image61.jpeg" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image62.jpeg" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image63.jpeg" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image64.jpeg" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image65.jpeg" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image66.jpeg" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image67.jpeg" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image68.jpeg" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image69.jpeg" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image70.jpeg" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image71.jpeg" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image72.jpeg" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image73.jpeg" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image74.jpeg" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image75.jpeg" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image76.jpeg" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image77.jpeg" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image78.jpeg" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image79.jpeg" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image80.jpeg" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image81.jpeg" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image82.jpeg" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image83.jpeg" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image84.jpeg" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image85.jpeg" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image86.jpeg" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image87.jpeg" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image88.jpeg" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image89.jpeg" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image90.jpeg" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image91.jpeg" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image92.jpeg" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image93.jpeg" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image94.jpeg" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image95.jpeg" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image96.jpeg" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image97.jpeg" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image98.jpeg" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image99.jpeg" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image100.jpeg" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image101.jpeg" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image102.jpeg" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image103.jpeg" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image104.jpeg" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image105.jpeg" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image106.jpeg" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image107.jpeg" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image108.jpeg" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image109.jpeg" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image110.jpeg" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image111.jpeg" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image112.jpeg" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image113.jpeg" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image114.jpeg" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image115.jpeg" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image116.jpeg" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image117.jpeg" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image118.jpeg" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image119.jpeg" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image120.jpeg" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image121.jpeg" Id="rId121"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
-[...29 lines deleted...]
-  </twoCellAnchor>
+<wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>9</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>9</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Image 2" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId2"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId2"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>10</row>
+      <row>11</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>10</row>
+      <row>11</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Image 3" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId3"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId3"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>11</row>
+      <row>12</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>11</row>
+      <row>12</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="4" name="Image 4" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId4"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId4"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>13</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>13</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="5" name="Image 5" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId5"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId5"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>14</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>14</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="6" name="Image 6" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId6"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId6"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>15</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>15</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="7" name="Image 7" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId7"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId7"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>16</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>16</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="8" name="Image 8" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId8"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId8"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>17</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>17</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="9" name="Image 9" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId9"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId9"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>18</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>18</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="10" name="Image 10" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId10"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId10"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>19</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>19</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="11" name="Image 11" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId11"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId11"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>20</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>20</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="12" name="Image 12" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId12"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId12"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>21</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>21</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="13" name="Image 13" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId13"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId13"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>22</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>22</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="14" name="Image 14" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId14"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId14"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>23</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>23</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="15" name="Image 15" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId15"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId15"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>24</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>24</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="16" name="Image 16" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId16"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId16"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>25</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>25</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="17" name="Image 17" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId17"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId17"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>26</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>26</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="18" name="Image 18" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId18"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId18"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>27</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>27</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="19" name="Image 19" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId19"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId19"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>28</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>28</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="20" name="Image 20" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId20"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId20"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>29</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>29</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="21" name="Image 21" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId21"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId21"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>30</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>30</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="22" name="Image 22" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId22"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId22"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>31</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>31</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="23" name="Image 23" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId23"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId23"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>32</row>
+      <row>33</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>32</row>
+      <row>33</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="24" name="Image 24" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId24"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId24"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>34</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>34</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="25" name="Image 25" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId25"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId25"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>36</row>
+      <row>35</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>36</row>
+      <row>35</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="26" name="Image 26" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId26"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId26"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>37</row>
+      <row>36</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>37</row>
+      <row>36</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="27" name="Image 27" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId27"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId27"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>38</row>
+      <row>37</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>38</row>
+      <row>37</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="28" name="Image 28" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId28"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId28"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>39</row>
+      <row>38</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>39</row>
+      <row>38</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="29" name="Image 29" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId29"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId29"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>40</row>
+      <row>39</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>40</row>
+      <row>39</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="30" name="Image 30" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId30"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId30"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>41</row>
+      <row>40</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>41</row>
+      <row>40</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="31" name="Image 31" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId31"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId31"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>42</row>
+      <row>41</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>42</row>
+      <row>41</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="32" name="Image 32" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId32"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId32"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>43</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>43</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="33" name="Image 33" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId33"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId33"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>44</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>44</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="34" name="Image 34" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId34"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId34"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>45</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>45</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="35" name="Image 35" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId35"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId35"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>46</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>46</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="36" name="Image 36" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId36"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId36"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>47</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>47</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="37" name="Image 37" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId37"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId37"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>48</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>48</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="38" name="Image 38" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId38"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId38"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>49</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>49</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="39" name="Image 39" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId39"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId39"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>50</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>50</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="40" name="Image 40" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId40"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId40"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>51</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>51</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="41" name="Image 41" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId41"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId41"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>52</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>52</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="42" name="Image 42" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId42"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId42"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>53</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>53</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="43" name="Image 43" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId43"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId43"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>54</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>54</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="44" name="Image 44" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId44"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId44"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>55</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>55</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="45" name="Image 45" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId45"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId45"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
       <row>56</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
       <row>56</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="46" name="Image 46" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId46"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId46"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>57</row>
+      <row>58</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>57</row>
+      <row>58</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="47" name="Image 47" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId47"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId47"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>61</row>
+      <row>59</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>61</row>
+      <row>59</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="48" name="Image 48" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId48"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId48"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>74</row>
+      <row>60</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>74</row>
+      <row>60</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="49" name="Image 49" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId49"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId49"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>76</row>
+      <row>61</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>76</row>
+      <row>61</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="50" name="Image 50" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId50"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId50"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>77</row>
+      <row>62</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>77</row>
+      <row>62</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="51" name="Image 51" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId51"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId51"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>88</row>
+      <row>63</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>88</row>
+      <row>63</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="52" name="Image 52" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId52"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId52"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>90</row>
+      <row>64</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>90</row>
+      <row>64</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="53" name="Image 53" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId53"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId53"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>91</row>
+      <row>65</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>91</row>
+      <row>65</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="54" name="Image 54" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId54"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId54"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>92</row>
+      <row>66</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>92</row>
+      <row>66</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="55" name="Image 55" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId55"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId55"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>93</row>
+      <row>67</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>93</row>
+      <row>67</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="56" name="Image 56" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId56"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId56"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>94</row>
+      <row>68</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>94</row>
+      <row>68</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="57" name="Image 57" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId57"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId57"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>95</row>
+      <row>69</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>95</row>
+      <row>69</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="58" name="Image 58" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId58"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId58"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>108</row>
+      <row>70</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>108</row>
+      <row>70</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="59" name="Image 59" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId59"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId59"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>129</row>
+      <row>71</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>129</row>
+      <row>71</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="60" name="Image 60" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId60"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId60"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>130</row>
+      <row>72</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>130</row>
+      <row>72</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="61" name="Image 61" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId61"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId61"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>131</row>
+      <row>73</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>131</row>
+      <row>73</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="62" name="Image 62" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId62"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId62"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>132</row>
+      <row>74</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>132</row>
+      <row>74</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="63" name="Image 63" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId63"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId63"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>133</row>
+      <row>75</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>133</row>
+      <row>75</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="64" name="Image 64" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId64"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId64"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>134</row>
+      <row>76</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>134</row>
+      <row>76</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="65" name="Image 65" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId65"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId65"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>135</row>
+      <row>77</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>135</row>
+      <row>77</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="66" name="Image 66" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId66"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId66"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>136</row>
+      <row>78</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>136</row>
+      <row>78</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="67" name="Image 67" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId67"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId67"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>137</row>
+      <row>79</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>137</row>
+      <row>79</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="68" name="Image 68" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId68"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId68"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>138</row>
+      <row>80</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>138</row>
+      <row>80</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="69" name="Image 69" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId69"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId69"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>139</row>
+      <row>81</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>139</row>
+      <row>81</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="70" name="Image 70" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId70"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId70"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="twoCell">
     <from>
       <col>0</col>
       <colOff>95250</colOff>
-      <row>140</row>
+      <row>82</row>
       <rowOff>76200</rowOff>
     </from>
     <to>
       <col>0</col>
       <colOff>1428750</colOff>
-      <row>140</row>
+      <row>82</row>
       <rowOff>1600200</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="71" name="Image 71" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
-        <a:blip cstate="print" r:embed="rId71"/>
-        <a:stretch>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId71"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
-        <a:prstGeom prst="rect"/>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>83</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>83</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="72" name="Image 72" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId72"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>84</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>84</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="73" name="Image 73" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId73"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>85</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>85</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="74" name="Image 74" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId74"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>86</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>86</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="75" name="Image 75" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId75"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>88</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>88</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="76" name="Image 76" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId76"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>89</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>89</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="77" name="Image 77" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId77"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>90</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>90</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="78" name="Image 78" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId78"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>91</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>91</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="79" name="Image 79" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId79"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>92</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>92</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="80" name="Image 80" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId80"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>93</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>93</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="81" name="Image 81" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId81"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>94</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>94</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="82" name="Image 82" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId82"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>96</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>96</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="83" name="Image 83" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId83"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>97</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>97</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="84" name="Image 84" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId84"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>98</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>98</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="85" name="Image 85" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId85"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>99</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>99</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="86" name="Image 86" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId86"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>100</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>100</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="87" name="Image 87" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId87"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>101</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>101</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="88" name="Image 88" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId88"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>102</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>102</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="89" name="Image 89" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId89"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>103</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>103</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="90" name="Image 90" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId90"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>104</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>104</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="91" name="Image 91" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId91"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>105</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>105</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="92" name="Image 92" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId92"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>106</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>106</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="93" name="Image 93" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId93"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>107</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>107</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="94" name="Image 94" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId94"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>108</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>108</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="95" name="Image 95" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId95"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>109</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>109</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="96" name="Image 96" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId96"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>110</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>110</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="97" name="Image 97" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId97"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>111</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>111</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="98" name="Image 98" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId98"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>112</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>112</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="99" name="Image 99" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId99"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>113</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>113</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="100" name="Image 100" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId100"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>114</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>114</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="101" name="Image 101" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId101"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>115</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>115</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="102" name="Image 102" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId102"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>116</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>116</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="103" name="Image 103" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId103"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>117</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>117</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="104" name="Image 104" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId104"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>118</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>118</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="105" name="Image 105" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId105"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>119</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>119</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="106" name="Image 106" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId106"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>120</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>120</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="107" name="Image 107" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId107"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>121</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>121</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="108" name="Image 108" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId108"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>122</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>122</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="109" name="Image 109" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId109"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>123</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>123</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="110" name="Image 110" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId110"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>124</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>124</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="111" name="Image 111" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId111"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>125</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>125</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="112" name="Image 112" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId112"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>126</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>126</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="113" name="Image 113" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId113"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>127</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>127</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="114" name="Image 114" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId114"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>128</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>128</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="115" name="Image 115" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId115"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>129</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>129</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="116" name="Image 116" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId116"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>130</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>130</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="117" name="Image 117" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId117"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>131</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>131</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="118" name="Image 118" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId118"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>132</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>132</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="119" name="Image 119" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId119"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>133</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>133</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="120" name="Image 120" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId120"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="twoCell">
+    <from>
+      <col>0</col>
+      <colOff>95250</colOff>
+      <row>134</row>
+      <rowOff>76200</rowOff>
+    </from>
+    <to>
+      <col>0</col>
+      <colOff>1428750</colOff>
+      <row>134</row>
+      <rowOff>1600200</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="121" name="Image 121" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId121"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <oneCellAnchor>
+    <from>
+      <col>0</col>
+      <colOff>952500</colOff>
+      <row>0</row>
+      <rowOff>47625</rowOff>
+    </from>
+    <ext cx="809625" cy="209550"/>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="1" name="Image 1" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId1"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </oneCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2597,8529 +4098,8361 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pim.bynet3dcrm.ru/pricelist" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/PTFE%20%D1%82%D1%80%D1%83%D0%B1%D0%BA%D0%B8/FAT001" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/ABS/BN_ABS00_BK" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/ABS/BN_ABSCF_BK" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_BK" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_CYW" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_CN" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_FG" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_GY" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_KGY" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_KGN" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_LBL" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_MGR" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_PH" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_PK" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_RD" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_RS" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_SL" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_SBL" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_WRD" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_WH" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TR" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TBL" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TGN" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TOR" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TRD" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_BK" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_BZ" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_BR" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_CO" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_CYW" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_CN" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_DBL" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_FG" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_GD" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_GY" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_GR" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_KGY" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_KGN" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_LBL" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_MGN" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_PH" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_PR" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_RD" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_RS" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_SB" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_TPE" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_YE" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_BK" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_RD" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_WH" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_YE" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/B0121012" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PC/B0141002" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20GF/B0221001" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20GF/B0221004" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20GF/B0221005" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20GF/B0221002" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20GF/B0221003" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/B0361001" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A1%D0%B8%D0%BB%D0%B8%D0%BA%D0%BE%D0%BD%D0%BE%D0%B2%D1%8B%D0%B5%20%D1%87%D0%B5%D1%85%D0%BB%D1%8B/FAH006" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A2%D0%B5%D1%80%D0%BC%D0%B8%D1%81%D1%82%D0%BE%D1%80%D1%8B%20%D0%B8%20%D0%BD%D0%B0%D0%B3%D1%80%D0%B5%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D0%B8/FAH001-T-3" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A2%D0%B5%D1%80%D0%BC%D0%B8%D1%81%D1%82%D0%BE%D1%80%D1%8B%20%D0%B8%20%D0%BD%D0%B0%D0%B3%D1%80%D0%B5%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D0%B8/FAH012-V1" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A2%D0%B5%D1%80%D0%BC%D0%B8%D1%81%D1%82%D0%BE%D1%80%D1%8B%20%D0%B8%20%D0%BD%D0%B0%D0%B3%D1%80%D0%B5%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D0%B8/FAH028-V1" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A2%D0%B5%D1%80%D0%BC%D0%B8%D1%81%D1%82%D0%BE%D1%80%D1%8B%20%D0%B8%20%D0%BD%D0%B0%D0%B3%D1%80%D0%B5%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D0%B8/FAH029" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A5%D0%BE%D1%82%D0%B5%D0%BD%D0%B4%D1%8B/FAH005-N-1" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A5%D0%BE%D1%82%D0%B5%D0%BD%D0%B4%D1%8B/FAH059" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A5%D0%BE%D1%82%D0%B5%D0%BD%D0%B4%D1%8B/FAH060" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A5%D0%BE%D1%82%D0%B5%D0%BD%D0%B4%D1%8B/FAH061" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%AD%D0%BA%D1%81%D1%82%D1%80%D1%83%D0%B4%D0%B5%D1%80%D1%8B/FAE014-N" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%9F%D0%BB%D0%B0%D1%81%D1%82%D0%B8%D0%BD%D1%8B/FAP011" TargetMode="External" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%9F%D0%BB%D0%B0%D1%81%D1%82%D0%B8%D0%BD%D1%8B/FAP033" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId73" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pim.bynet3dcrm.ru/pricelist" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/PTFE%20%D1%82%D1%80%D1%83%D0%B1%D0%BA%D0%B8/FAT001" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_BK" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_BL" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_CE" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_CYW" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_DBL" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_FG" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_GY" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_GN" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_KGY" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_KGN" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_LBL" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_MGR" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_MGN" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_OR" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_PK" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_PE" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_RD" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_RS" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_SL" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_SK" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_SBL" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TPE" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_WRD" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_WH" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_YE" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TR" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TBL" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TGN" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TOR" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TPR" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PETG/BN_PETG0_TRD" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA/BN_PLACF_BK" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_BK" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_BZ" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_BR" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_CO" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_CYW" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_CN" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_DBL" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_FG" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_GD" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_GY" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_KGY" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_KGN" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_LBL" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_MGN" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_OR" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_PH" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_PK" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_PR" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_RD" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_RS" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_SK" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_SB" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_TPE" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_WH" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%2B/BN_PLA10_YE" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA80_RBL" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA/BN_PLAGF_BK" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA/BN_PLA60_BK" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_BK" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_BR" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_CE" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_CN" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_DBL" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_FGN" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_GY" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_KGN" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_MGR" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_MGN" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_OR" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_PK" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_PE" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_RD" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_TPE" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA%20Matte/BN_PLA20_WH" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA/BN_PLA50_WD" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/TPU/BN_TPU00_BK" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/TPU/BN_TPU00_Wh" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA/BN_PLA40_GR" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bynet3d/PLA/BN_PLA30_MR" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/ASA%20CF/B0171001" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PA12%20CF/B0121011" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PA12%20Glass%20Fiber/B0311001" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PA6/B0121012" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PC/B0141001" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PC/B0141002" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20CF/B0123002" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20GF/B0221004" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20GF/B0221005" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20GF/B0221002" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PETG%20GF/B0221003" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PLA%20CF/B0121001" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PLA-Lite/B0351004" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PLA-Lite/B0351005" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PLA-Lite/B0351006" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PLA-Lite/B0351002" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PLA-Lite/B0351007" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PLA-Lite/B0351009" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/PP/B0151002" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/High%20Speed/B0301008" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/Matte%20Gradient/G0109002" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/Matte%20Gradient/G0109003" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/High%20Speed/B0301006" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/Marble/B0105001" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/Wood/B0105025" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/Rainbow/B0112247" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/Rainbow/B0112250" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/Wood/B0105022" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/High%20Speed/B0301003" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Eryone/Carbon%20Fiber%20PETG/B0123005" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A1%D0%B8%D0%BB%D0%B8%D0%BA%D0%BE%D0%BD%D0%BE%D0%B2%D1%8B%D0%B5%20%D1%87%D0%B5%D1%85%D0%BB%D1%8B/FAH006" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A2%D0%B5%D1%80%D0%BC%D0%B8%D1%81%D1%82%D0%BE%D1%80%D1%8B%20%D0%B8%20%D0%BD%D0%B0%D0%B3%D1%80%D0%B5%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D0%B8/FAH001-T-3" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A2%D0%B5%D1%80%D0%BC%D0%B8%D1%81%D1%82%D0%BE%D1%80%D1%8B%20%D0%B8%20%D0%BD%D0%B0%D0%B3%D1%80%D0%B5%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D0%B8/FAH012-V1" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A2%D0%B5%D1%80%D0%BC%D0%B8%D1%81%D1%82%D0%BE%D1%80%D1%8B%20%D0%B8%20%D0%BD%D0%B0%D0%B3%D1%80%D0%B5%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D0%B8/FAH028-V1" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A2%D0%B5%D1%80%D0%BC%D0%B8%D1%81%D1%82%D0%BE%D1%80%D1%8B%20%D0%B8%20%D0%BD%D0%B0%D0%B3%D1%80%D0%B5%D0%B2%D0%B0%D1%82%D0%B5%D0%BB%D0%B8/FAH029" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A5%D0%BE%D1%82%D0%B5%D0%BD%D0%B4%D1%8B/FAH005-N-1" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A5%D0%BE%D1%82%D0%B5%D0%BD%D0%B4%D1%8B/FAH059" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%A5%D0%BE%D1%82%D0%B5%D0%BD%D0%B4%D1%8B/FAH060" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elemtwr.duckdns.org/s/WsmFmsFEefZrDWp?dir=/Bambu%20Lab/%D0%9F%D0%BB%D0%B0%D1%81%D1%82%D0%B8%D0%BD%D1%8B/FAP011" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId123"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P142"/>
+  <dimension ref="A1:P136"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="21.28571428571428" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="15" customWidth="1" min="13" max="13"/>
     <col width="30" customWidth="1" min="14" max="14"/>
-    <col width="18" customWidth="1" min="15" max="15"/>
-    <col width="30" customWidth="1" min="16" max="16"/>
+    <col width="30" customWidth="1" min="15" max="15"/>
+    <col width="28" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
-    <row r="1">
+    <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Прайс-лист BYNET3D</t>
+          <t>Прайс-лист</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Дата формирования: 23.06.2026 18:57</t>
+          <t>Дата формирования: 16.08.2026 00:54</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Будем рады помочь с оформлением заказа и ответить на любые вопросы!</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Телефон: +7 (993) 262-87-84 (в том числе и MAX)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Почта: bynetklav@yandex.ru</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>Адрес: Москва, улица Кантемировская, дом 7, корпус 1, строение 2</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Актуальный прайс всегда доступен по ссылке: https://pim.bynet3dcrm.ru/pricelist</t>
         </is>
       </c>
     </row>
-    <row r="7">
-[...18 lines deleted...]
-      <c r="A8" s="4" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Фото</t>
         </is>
       </c>
-      <c r="B8" s="5" t="inlineStr">
+      <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Артикул/SKU</t>
         </is>
       </c>
-      <c r="C8" s="6" t="inlineStr">
+      <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Наименование</t>
         </is>
       </c>
-      <c r="D8" s="5" t="inlineStr">
+      <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Бренд</t>
         </is>
       </c>
-      <c r="E8" s="5" t="inlineStr">
+      <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Тип товара</t>
         </is>
       </c>
-      <c r="F8" s="5" t="inlineStr">
+      <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Материал</t>
         </is>
       </c>
-      <c r="G8" s="5" t="inlineStr">
+      <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Цвет</t>
         </is>
       </c>
-      <c r="H8" s="5" t="inlineStr">
+      <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Магазин</t>
         </is>
       </c>
-      <c r="I8" s="5" t="inlineStr">
+      <c r="I9" s="2" t="inlineStr">
         <is>
           <t>Склад</t>
         </is>
       </c>
-      <c r="J8" s="5" t="inlineStr">
+      <c r="J9" s="2" t="inlineStr">
         <is>
           <t>Итого</t>
         </is>
       </c>
-      <c r="K8" s="5" t="inlineStr">
+      <c r="K9" s="2" t="inlineStr">
         <is>
           <t>Цена от 1 шт.</t>
         </is>
       </c>
-      <c r="L8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M8" s="7" t="inlineStr">
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>Цена от 50 шт.</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
         <is>
           <t>Заказ, шт.</t>
         </is>
       </c>
-      <c r="N8" s="6" t="inlineStr">
+      <c r="N9" s="2" t="inlineStr">
         <is>
           <t>Характеристики</t>
         </is>
       </c>
-      <c r="O8" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P8" s="6" t="inlineStr">
+      <c r="O9" s="2" t="inlineStr">
         <is>
           <t>Оригиналы фото</t>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="5" t="inlineStr">
+      <c r="P9" s="4" t="inlineStr">
+        <is>
+          <t>ШК</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="141" customHeight="1">
+      <c r="A10" s="5" t="inlineStr"/>
+      <c r="B10" s="6" t="inlineStr">
         <is>
           <t>FAT001</t>
         </is>
       </c>
-      <c r="C9" s="6" t="inlineStr">
+      <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Трубка PTFE Bambu Lab для подачи филамента для Bambu Lab X1/P1</t>
         </is>
       </c>
-      <c r="D9" s="5" t="inlineStr">
+      <c r="D10" s="6" t="inlineStr">
         <is>
           <t>Bambu Lab</t>
         </is>
       </c>
-      <c r="E9" s="5" t="inlineStr">
+      <c r="E10" s="6" t="inlineStr">
         <is>
           <t>PTFE трубки</t>
         </is>
       </c>
-      <c r="F9" s="5" t="inlineStr">
+      <c r="F10" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G9" s="5" t="inlineStr">
+      <c r="G10" s="6" t="inlineStr">
         <is>
           <t>Без цвета</t>
         </is>
       </c>
-      <c r="H9" s="5" t="n">
-[...2 lines deleted...]
-      <c r="I9" s="5" t="n">
+      <c r="H10" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J9" s="5" t="n">
-[...2 lines deleted...]
-      <c r="K9" s="8" t="n">
+      <c r="J10" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="K10" s="8" t="n">
         <v>450</v>
       </c>
-      <c r="L9" s="8" t="n">
+      <c r="L10" s="8" t="n">
         <v>400</v>
       </c>
-      <c r="M9" s="7" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="P9" s="9" t="inlineStr">
+      <c r="M10" s="9" t="inlineStr"/>
+      <c r="N10" s="7" t="inlineStr"/>
+      <c r="O10" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="D10" s="5" t="inlineStr">
+      <c r="P10" s="7" t="inlineStr">
+        <is>
+          <t>6975337030867</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="inlineStr"/>
+      <c r="B11" s="6" t="inlineStr">
+        <is>
+          <t>BN_ASA00_BK</t>
+        </is>
+      </c>
+      <c r="C11" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D ASA Black (BN_ASA00_BK)</t>
+        </is>
+      </c>
+      <c r="D11" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E10" s="5" t="inlineStr">
+      <c r="E11" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F10" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G10" s="5" t="inlineStr">
+      <c r="F11" s="6" t="inlineStr">
+        <is>
+          <t>ASA Basic</t>
+        </is>
+      </c>
+      <c r="G11" s="6" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
-      <c r="H10" s="5" t="n">
-[...70 lines deleted...]
-        <v>50</v>
+      <c r="H11" s="6" t="n">
+        <v>29</v>
+      </c>
+      <c r="I11" s="6" t="n">
+        <v>70</v>
+      </c>
+      <c r="J11" s="6" t="n">
+        <v>99</v>
       </c>
       <c r="K11" s="8" t="n">
-        <v>1150</v>
+        <v>1100</v>
       </c>
       <c r="L11" s="8" t="n">
         <v>1000</v>
       </c>
-      <c r="M11" s="7" t="inlineStr"/>
-[...12 lines deleted...]
-          <t>Смотреть фото</t>
+      <c r="M11" s="9" t="inlineStr"/>
+      <c r="N11" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, сопло 230-260°C, стол 90-110°C</t>
+        </is>
+      </c>
+      <c r="O11" s="7" t="inlineStr"/>
+      <c r="P11" s="7" t="inlineStr">
+        <is>
+          <t>4680089787229</t>
         </is>
       </c>
     </row>
     <row r="12" ht="141" customHeight="1">
-      <c r="A12" s="4" t="inlineStr"/>
-      <c r="B12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="inlineStr"/>
+      <c r="B12" s="6" t="inlineStr">
         <is>
           <t>BN_PETG0_BK</t>
         </is>
       </c>
-      <c r="C12" s="6" t="inlineStr">
+      <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Пластик для 3D принтера BYNET3D PETG Black (BN_PETG0_BK)</t>
         </is>
       </c>
-      <c r="D12" s="5" t="inlineStr">
+      <c r="D12" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E12" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F12" s="5" t="inlineStr">
+      <c r="F12" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G12" s="5" t="inlineStr">
+      <c r="G12" s="6" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
-      <c r="H12" s="5" t="n">
-[...6 lines deleted...]
-        <v>2484</v>
+      <c r="H12" s="6" t="n">
+        <v>81</v>
+      </c>
+      <c r="I12" s="6" t="n">
+        <v>1488</v>
+      </c>
+      <c r="J12" s="6" t="n">
+        <v>1569</v>
       </c>
       <c r="K12" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L12" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M12" s="7" t="inlineStr"/>
-      <c r="N12" s="6" t="inlineStr">
+      <c r="M12" s="9" t="inlineStr"/>
+      <c r="N12" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P12" s="9" t="inlineStr">
+      <c r="O12" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="D13" s="5" t="inlineStr">
+      <c r="P12" s="7" t="inlineStr">
+        <is>
+          <t>4680089785966</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="141" customHeight="1">
+      <c r="A13" s="5" t="inlineStr"/>
+      <c r="B13" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_BL</t>
+        </is>
+      </c>
+      <c r="C13" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Blue (BN_PETG0_BL)</t>
+        </is>
+      </c>
+      <c r="D13" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E13" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F13" s="5" t="inlineStr">
+      <c r="F13" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H13" s="5" t="n">
+      <c r="G13" s="6" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="I13" s="5" t="n">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="I13" s="6" t="n">
+        <v>300</v>
+      </c>
+      <c r="J13" s="6" t="n">
+        <v>300</v>
       </c>
       <c r="K13" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L13" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M13" s="7" t="inlineStr"/>
-      <c r="N13" s="6" t="inlineStr">
+      <c r="M13" s="9" t="inlineStr"/>
+      <c r="N13" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P13" s="6" t="inlineStr"/>
+      <c r="O13" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P13" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000145, 4680089785799</t>
+        </is>
+      </c>
     </row>
     <row r="14" ht="141" customHeight="1">
-      <c r="A14" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D14" s="5" t="inlineStr">
+      <c r="A14" s="5" t="inlineStr"/>
+      <c r="B14" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_CE</t>
+        </is>
+      </c>
+      <c r="C14" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG  Coffee (BN_PETG0_CE)</t>
+        </is>
+      </c>
+      <c r="D14" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E14" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F14" s="5" t="inlineStr">
+      <c r="F14" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G14" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>62</v>
+      <c r="G14" s="6" t="inlineStr">
+        <is>
+          <t>Coffee</t>
+        </is>
+      </c>
+      <c r="H14" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="I14" s="6" t="n">
+        <v>170</v>
+      </c>
+      <c r="J14" s="6" t="n">
+        <v>188</v>
       </c>
       <c r="K14" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L14" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M14" s="7" t="inlineStr"/>
-      <c r="N14" s="6" t="inlineStr">
+      <c r="M14" s="9" t="inlineStr"/>
+      <c r="N14" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P14" s="9" t="inlineStr">
+      <c r="O14" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P14" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000319, 4680089786338</t>
+        </is>
+      </c>
     </row>
     <row r="15" ht="141" customHeight="1">
-      <c r="A15" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D15" s="5" t="inlineStr">
+      <c r="A15" s="5" t="inlineStr"/>
+      <c r="B15" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_CYW</t>
+        </is>
+      </c>
+      <c r="C15" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG  Cream yellow (BN_PETG0_CYW)</t>
+        </is>
+      </c>
+      <c r="D15" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E15" s="5" t="inlineStr">
+      <c r="E15" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F15" s="5" t="inlineStr">
+      <c r="F15" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G15" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>84</v>
+      <c r="G15" s="6" t="inlineStr">
+        <is>
+          <t>Cream yellow</t>
+        </is>
+      </c>
+      <c r="H15" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="I15" s="6" t="n">
+        <v>130</v>
+      </c>
+      <c r="J15" s="6" t="n">
+        <v>153</v>
       </c>
       <c r="K15" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L15" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M15" s="7" t="inlineStr"/>
-      <c r="N15" s="6" t="inlineStr">
+      <c r="M15" s="9" t="inlineStr"/>
+      <c r="N15" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O15" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P15" s="9" t="inlineStr">
+      <c r="O15" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P15" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000320, 4680089786352</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="141" customHeight="1">
-      <c r="A16" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D16" s="5" t="inlineStr">
+      <c r="A16" s="5" t="inlineStr"/>
+      <c r="B16" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_DBL</t>
+        </is>
+      </c>
+      <c r="C16" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Dark Blue (BN_PETG0_DBL)</t>
+        </is>
+      </c>
+      <c r="D16" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
+      <c r="E16" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F16" s="5" t="inlineStr">
+      <c r="F16" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G16" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>63</v>
+      <c r="G16" s="6" t="inlineStr">
+        <is>
+          <t>Dark Blue</t>
+        </is>
+      </c>
+      <c r="H16" s="6" t="n">
+        <v>42</v>
+      </c>
+      <c r="I16" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="J16" s="6" t="n">
+        <v>142</v>
       </c>
       <c r="K16" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L16" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M16" s="7" t="inlineStr"/>
-      <c r="N16" s="6" t="inlineStr">
+      <c r="M16" s="9" t="inlineStr"/>
+      <c r="N16" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O16" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P16" s="9" t="inlineStr">
+      <c r="O16" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P16" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000327, 4680089786413</t>
+        </is>
+      </c>
     </row>
     <row r="17" ht="141" customHeight="1">
-      <c r="A17" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D17" s="5" t="inlineStr">
+      <c r="A17" s="5" t="inlineStr"/>
+      <c r="B17" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_FG</t>
+        </is>
+      </c>
+      <c r="C17" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Fluo Green (BN_PETG0_FG)</t>
+        </is>
+      </c>
+      <c r="D17" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E17" s="5" t="inlineStr">
+      <c r="E17" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F17" s="5" t="inlineStr">
+      <c r="F17" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G17" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>1497</v>
+      <c r="G17" s="6" t="inlineStr">
+        <is>
+          <t>Fluo Green</t>
+        </is>
+      </c>
+      <c r="H17" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="I17" s="6" t="n">
+        <v>150</v>
+      </c>
+      <c r="J17" s="6" t="n">
+        <v>174</v>
       </c>
       <c r="K17" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L17" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M17" s="7" t="inlineStr"/>
-      <c r="N17" s="6" t="inlineStr">
+      <c r="M17" s="9" t="inlineStr"/>
+      <c r="N17" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O17" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P17" s="9" t="inlineStr">
+      <c r="O17" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P17" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000224, 4680089785980</t>
+        </is>
+      </c>
     </row>
     <row r="18" ht="141" customHeight="1">
-      <c r="A18" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D18" s="5" t="inlineStr">
+      <c r="A18" s="5" t="inlineStr"/>
+      <c r="B18" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_GY</t>
+        </is>
+      </c>
+      <c r="C18" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Gray (BN_PETG0_GY)</t>
+        </is>
+      </c>
+      <c r="D18" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E18" s="5" t="inlineStr">
+      <c r="E18" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F18" s="5" t="inlineStr">
+      <c r="F18" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G18" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>88</v>
+      <c r="G18" s="6" t="inlineStr">
+        <is>
+          <t>Gray</t>
+        </is>
+      </c>
+      <c r="H18" s="6" t="n">
+        <v>21</v>
+      </c>
+      <c r="I18" s="6" t="n">
+        <v>1630</v>
+      </c>
+      <c r="J18" s="6" t="n">
+        <v>1651</v>
       </c>
       <c r="K18" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L18" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M18" s="7" t="inlineStr"/>
-      <c r="N18" s="6" t="inlineStr">
+      <c r="M18" s="9" t="inlineStr"/>
+      <c r="N18" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O18" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P18" s="9" t="inlineStr">
+      <c r="O18" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P18" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000121, 4680089785997</t>
+        </is>
+      </c>
     </row>
     <row r="19" ht="141" customHeight="1">
-      <c r="A19" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D19" s="5" t="inlineStr">
+      <c r="A19" s="5" t="inlineStr"/>
+      <c r="B19" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_GN</t>
+        </is>
+      </c>
+      <c r="C19" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Green (BN_PETG0_GN)</t>
+        </is>
+      </c>
+      <c r="D19" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E19" s="5" t="inlineStr">
+      <c r="E19" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F19" s="5" t="inlineStr">
+      <c r="F19" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G19" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>88</v>
+      <c r="G19" s="6" t="inlineStr">
+        <is>
+          <t>Green</t>
+        </is>
+      </c>
+      <c r="H19" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="I19" s="6" t="n">
+        <v>120</v>
+      </c>
+      <c r="J19" s="6" t="n">
+        <v>145</v>
       </c>
       <c r="K19" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L19" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M19" s="7" t="inlineStr"/>
-      <c r="N19" s="6" t="inlineStr">
+      <c r="M19" s="9" t="inlineStr"/>
+      <c r="N19" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O19" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P19" s="9" t="inlineStr">
+      <c r="O19" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P19" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000328, 4680089786420</t>
+        </is>
+      </c>
     </row>
     <row r="20" ht="141" customHeight="1">
-      <c r="A20" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D20" s="5" t="inlineStr">
+      <c r="A20" s="5" t="inlineStr"/>
+      <c r="B20" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_KGY</t>
+        </is>
+      </c>
+      <c r="C20" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Khaki Gray (BN_PETG0_KGY)</t>
+        </is>
+      </c>
+      <c r="D20" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E20" s="5" t="inlineStr">
+      <c r="E20" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F20" s="5" t="inlineStr">
+      <c r="F20" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G20" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>30</v>
+      <c r="G20" s="6" t="inlineStr">
+        <is>
+          <t>Khaki Gray</t>
+        </is>
+      </c>
+      <c r="H20" s="6" t="n">
+        <v>17</v>
+      </c>
+      <c r="I20" s="6" t="n">
+        <v>138</v>
+      </c>
+      <c r="J20" s="6" t="n">
+        <v>155</v>
       </c>
       <c r="K20" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L20" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M20" s="7" t="inlineStr"/>
-      <c r="N20" s="6" t="inlineStr">
+      <c r="M20" s="9" t="inlineStr"/>
+      <c r="N20" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O20" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P20" s="9" t="inlineStr">
+      <c r="O20" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P20" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000313, 4680089786277</t>
+        </is>
+      </c>
     </row>
     <row r="21" ht="141" customHeight="1">
-      <c r="A21" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D21" s="5" t="inlineStr">
+      <c r="A21" s="5" t="inlineStr"/>
+      <c r="B21" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_KGN</t>
+        </is>
+      </c>
+      <c r="C21" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Khaki Green (BN_PETG0_KGN)</t>
+        </is>
+      </c>
+      <c r="D21" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E21" s="5" t="inlineStr">
+      <c r="E21" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F21" s="5" t="inlineStr">
+      <c r="F21" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G21" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>75</v>
+      <c r="G21" s="6" t="inlineStr">
+        <is>
+          <t>Khaki Green</t>
+        </is>
+      </c>
+      <c r="H21" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="I21" s="6" t="n">
+        <v>138</v>
+      </c>
+      <c r="J21" s="6" t="n">
+        <v>153</v>
       </c>
       <c r="K21" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L21" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M21" s="7" t="inlineStr"/>
-      <c r="N21" s="6" t="inlineStr">
+      <c r="M21" s="9" t="inlineStr"/>
+      <c r="N21" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O21" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P21" s="9" t="inlineStr">
+      <c r="O21" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P21" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000314, 4680089786284</t>
+        </is>
+      </c>
     </row>
     <row r="22" ht="141" customHeight="1">
-      <c r="A22" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D22" s="5" t="inlineStr">
+      <c r="A22" s="5" t="inlineStr"/>
+      <c r="B22" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_LBL</t>
+        </is>
+      </c>
+      <c r="C22" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Light Blue (BN_PETG0_LBL)</t>
+        </is>
+      </c>
+      <c r="D22" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E22" s="5" t="inlineStr">
+      <c r="E22" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F22" s="5" t="inlineStr">
+      <c r="F22" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G22" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>40</v>
+      <c r="G22" s="6" t="inlineStr">
+        <is>
+          <t>Light Blue</t>
+        </is>
+      </c>
+      <c r="H22" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="I22" s="6" t="n">
+        <v>138</v>
+      </c>
+      <c r="J22" s="6" t="n">
+        <v>161</v>
       </c>
       <c r="K22" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L22" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M22" s="7" t="inlineStr"/>
-      <c r="N22" s="6" t="inlineStr">
+      <c r="M22" s="9" t="inlineStr"/>
+      <c r="N22" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O22" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P22" s="9" t="inlineStr">
+      <c r="O22" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P22" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000324, 4680089786383</t>
+        </is>
+      </c>
     </row>
     <row r="23" ht="141" customHeight="1">
-      <c r="A23" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D23" s="5" t="inlineStr">
+      <c r="A23" s="5" t="inlineStr"/>
+      <c r="B23" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_MGR</t>
+        </is>
+      </c>
+      <c r="C23" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Military Green (BN_PETG0_MGR)</t>
+        </is>
+      </c>
+      <c r="D23" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E23" s="5" t="inlineStr">
+      <c r="E23" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F23" s="5" t="inlineStr">
+      <c r="F23" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G23" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>2</v>
+      <c r="G23" s="6" t="inlineStr">
+        <is>
+          <t>Military Green</t>
+        </is>
+      </c>
+      <c r="H23" s="6" t="n">
+        <v>68</v>
+      </c>
+      <c r="I23" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J23" s="6" t="n">
+        <v>128</v>
       </c>
       <c r="K23" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L23" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M23" s="7" t="inlineStr"/>
-      <c r="N23" s="6" t="inlineStr">
+      <c r="M23" s="9" t="inlineStr"/>
+      <c r="N23" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O23" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P23" s="9" t="inlineStr">
+      <c r="O23" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P23" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000329, 4680089786437</t>
+        </is>
+      </c>
     </row>
     <row r="24" ht="141" customHeight="1">
-      <c r="A24" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D24" s="5" t="inlineStr">
+      <c r="A24" s="5" t="inlineStr"/>
+      <c r="B24" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_MGN</t>
+        </is>
+      </c>
+      <c r="C24" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Mint Green (BN_PETG0_MGN)</t>
+        </is>
+      </c>
+      <c r="D24" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E24" s="5" t="inlineStr">
+      <c r="E24" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F24" s="5" t="inlineStr">
+      <c r="F24" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G24" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I24" s="5" t="n">
+      <c r="G24" s="6" t="inlineStr">
+        <is>
+          <t>Mint Green</t>
+        </is>
+      </c>
+      <c r="H24" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="I24" s="6" t="n">
         <v>100</v>
       </c>
-      <c r="J24" s="5" t="n">
-        <v>127</v>
+      <c r="J24" s="6" t="n">
+        <v>106</v>
       </c>
       <c r="K24" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L24" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M24" s="7" t="inlineStr"/>
-      <c r="N24" s="6" t="inlineStr">
+      <c r="M24" s="9" t="inlineStr"/>
+      <c r="N24" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O24" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P24" s="9" t="inlineStr">
+      <c r="O24" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P24" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000326, 4680089786406</t>
+        </is>
+      </c>
     </row>
     <row r="25" ht="141" customHeight="1">
-      <c r="A25" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D25" s="5" t="inlineStr">
+      <c r="A25" s="5" t="inlineStr"/>
+      <c r="B25" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_OR</t>
+        </is>
+      </c>
+      <c r="C25" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Orange (BN_PETG0_OR)</t>
+        </is>
+      </c>
+      <c r="D25" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E25" s="5" t="inlineStr">
+      <c r="E25" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F25" s="5" t="inlineStr">
+      <c r="F25" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G25" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>7</v>
+      <c r="G25" s="6" t="inlineStr">
+        <is>
+          <t>Orange</t>
+        </is>
+      </c>
+      <c r="H25" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="I25" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="J25" s="6" t="n">
+        <v>140</v>
       </c>
       <c r="K25" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L25" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M25" s="7" t="inlineStr"/>
-      <c r="N25" s="6" t="inlineStr">
+      <c r="M25" s="9" t="inlineStr"/>
+      <c r="N25" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O25" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P25" s="9" t="inlineStr">
+      <c r="O25" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P25" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000221, 4680089786000</t>
+        </is>
+      </c>
     </row>
     <row r="26" ht="141" customHeight="1">
-      <c r="A26" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D26" s="5" t="inlineStr">
+      <c r="A26" s="5" t="inlineStr"/>
+      <c r="B26" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_PK</t>
+        </is>
+      </c>
+      <c r="C26" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Pink (BN_PETG0_PK)</t>
+        </is>
+      </c>
+      <c r="D26" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E26" s="5" t="inlineStr">
+      <c r="E26" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F26" s="5" t="inlineStr">
+      <c r="F26" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G26" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>75</v>
+      <c r="G26" s="6" t="inlineStr">
+        <is>
+          <t>Pink</t>
+        </is>
+      </c>
+      <c r="H26" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="I26" s="6" t="n">
+        <v>80</v>
+      </c>
+      <c r="J26" s="6" t="n">
+        <v>96</v>
       </c>
       <c r="K26" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L26" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M26" s="7" t="inlineStr"/>
-      <c r="N26" s="6" t="inlineStr">
+      <c r="M26" s="9" t="inlineStr"/>
+      <c r="N26" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O26" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P26" s="9" t="inlineStr">
+      <c r="O26" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P26" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000317, 4680089786314</t>
+        </is>
+      </c>
     </row>
     <row r="27" ht="141" customHeight="1">
-      <c r="A27" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D27" s="5" t="inlineStr">
+      <c r="A27" s="5" t="inlineStr"/>
+      <c r="B27" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_PE</t>
+        </is>
+      </c>
+      <c r="C27" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Purple (BN_PETG0_PE)</t>
+        </is>
+      </c>
+      <c r="D27" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E27" s="5" t="inlineStr">
+      <c r="E27" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F27" s="5" t="inlineStr">
+      <c r="F27" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G27" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>16</v>
+      <c r="G27" s="6" t="inlineStr">
+        <is>
+          <t>Purple</t>
+        </is>
+      </c>
+      <c r="H27" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="I27" s="6" t="n">
+        <v>120</v>
+      </c>
+      <c r="J27" s="6" t="n">
+        <v>140</v>
       </c>
       <c r="K27" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L27" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M27" s="7" t="inlineStr"/>
-      <c r="N27" s="6" t="inlineStr">
+      <c r="M27" s="9" t="inlineStr"/>
+      <c r="N27" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O27" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P27" s="9" t="inlineStr">
+      <c r="O27" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P27" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000321, 4680089786345</t>
+        </is>
+      </c>
     </row>
     <row r="28" ht="141" customHeight="1">
-      <c r="A28" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D28" s="5" t="inlineStr">
+      <c r="A28" s="5" t="inlineStr"/>
+      <c r="B28" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_RD</t>
+        </is>
+      </c>
+      <c r="C28" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Red (BN_PETG0_RD)</t>
+        </is>
+      </c>
+      <c r="D28" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E28" s="5" t="inlineStr">
+      <c r="E28" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F28" s="5" t="inlineStr">
+      <c r="F28" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G28" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>21</v>
+      <c r="G28" s="6" t="inlineStr">
+        <is>
+          <t>Red</t>
+        </is>
+      </c>
+      <c r="H28" s="6" t="n">
+        <v>36</v>
+      </c>
+      <c r="I28" s="6" t="n">
+        <v>200</v>
+      </c>
+      <c r="J28" s="6" t="n">
+        <v>236</v>
       </c>
       <c r="K28" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L28" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M28" s="7" t="inlineStr"/>
-      <c r="N28" s="6" t="inlineStr">
+      <c r="M28" s="9" t="inlineStr"/>
+      <c r="N28" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O28" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P28" s="9" t="inlineStr">
+      <c r="O28" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P28" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000222, 4680089786017</t>
+        </is>
+      </c>
     </row>
     <row r="29" ht="141" customHeight="1">
-      <c r="A29" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D29" s="5" t="inlineStr">
+      <c r="A29" s="5" t="inlineStr"/>
+      <c r="B29" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_RS</t>
+        </is>
+      </c>
+      <c r="C29" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Rose (BN_PETG0_RS)</t>
+        </is>
+      </c>
+      <c r="D29" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E29" s="5" t="inlineStr">
+      <c r="E29" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F29" s="5" t="inlineStr">
+      <c r="F29" s="6" t="inlineStr">
         <is>
           <t>PETG Basic</t>
         </is>
       </c>
-      <c r="G29" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>2326</v>
+      <c r="G29" s="6" t="inlineStr">
+        <is>
+          <t>Rose</t>
+        </is>
+      </c>
+      <c r="H29" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="I29" s="6" t="n">
+        <v>170</v>
+      </c>
+      <c r="J29" s="6" t="n">
+        <v>195</v>
       </c>
       <c r="K29" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L29" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M29" s="7" t="inlineStr"/>
-      <c r="N29" s="6" t="inlineStr">
+      <c r="M29" s="9" t="inlineStr"/>
+      <c r="N29" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O29" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P29" s="9" t="inlineStr">
+      <c r="O29" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P29" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000316, 4680089786307</t>
+        </is>
+      </c>
     </row>
     <row r="30" ht="141" customHeight="1">
-      <c r="A30" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D30" s="5" t="inlineStr">
+      <c r="A30" s="5" t="inlineStr"/>
+      <c r="B30" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_SL</t>
+        </is>
+      </c>
+      <c r="C30" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Silver (BN_PETG0_SL)</t>
+        </is>
+      </c>
+      <c r="D30" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E30" s="5" t="inlineStr">
+      <c r="E30" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F30" s="5" t="inlineStr">
-[...16 lines deleted...]
-        <v>41</v>
+      <c r="F30" s="6" t="inlineStr">
+        <is>
+          <t>PETG Basic</t>
+        </is>
+      </c>
+      <c r="G30" s="6" t="inlineStr">
+        <is>
+          <t>Silver</t>
+        </is>
+      </c>
+      <c r="H30" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="I30" s="6" t="n">
+        <v>108</v>
+      </c>
+      <c r="J30" s="6" t="n">
+        <v>126</v>
       </c>
       <c r="K30" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L30" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M30" s="7" t="inlineStr"/>
-      <c r="N30" s="6" t="inlineStr">
+      <c r="M30" s="9" t="inlineStr"/>
+      <c r="N30" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O30" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P30" s="9" t="inlineStr">
+      <c r="O30" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P30" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000331, 4680089786451</t>
+        </is>
+      </c>
     </row>
     <row r="31" ht="141" customHeight="1">
-      <c r="A31" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D31" s="5" t="inlineStr">
+      <c r="A31" s="5" t="inlineStr"/>
+      <c r="B31" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_SK</t>
+        </is>
+      </c>
+      <c r="C31" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Skin (BN_PETG0_SK)</t>
+        </is>
+      </c>
+      <c r="D31" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E31" s="5" t="inlineStr">
+      <c r="E31" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F31" s="5" t="inlineStr">
-[...16 lines deleted...]
-        <v>45</v>
+      <c r="F31" s="6" t="inlineStr">
+        <is>
+          <t>PETG Basic</t>
+        </is>
+      </c>
+      <c r="G31" s="6" t="inlineStr">
+        <is>
+          <t>Skin</t>
+        </is>
+      </c>
+      <c r="H31" s="6" t="n">
+        <v>43</v>
+      </c>
+      <c r="I31" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="J31" s="6" t="n">
+        <v>143</v>
       </c>
       <c r="K31" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L31" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M31" s="7" t="inlineStr"/>
-      <c r="N31" s="6" t="inlineStr">
+      <c r="M31" s="9" t="inlineStr"/>
+      <c r="N31" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O31" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P31" s="9" t="inlineStr">
+      <c r="O31" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P31" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000223, 4680089786024</t>
+        </is>
+      </c>
     </row>
     <row r="32" ht="141" customHeight="1">
-      <c r="A32" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D32" s="5" t="inlineStr">
+      <c r="A32" s="5" t="inlineStr"/>
+      <c r="B32" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_SBL</t>
+        </is>
+      </c>
+      <c r="C32" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Sky Blue (BN_PETG0_SBL)</t>
+        </is>
+      </c>
+      <c r="D32" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E32" s="5" t="inlineStr">
+      <c r="E32" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F32" s="5" t="inlineStr">
-[...16 lines deleted...]
-        <v>46</v>
+      <c r="F32" s="6" t="inlineStr">
+        <is>
+          <t>PETG Basic</t>
+        </is>
+      </c>
+      <c r="G32" s="6" t="inlineStr">
+        <is>
+          <t>Sky Blue</t>
+        </is>
+      </c>
+      <c r="H32" s="6" t="n">
+        <v>17</v>
+      </c>
+      <c r="I32" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="J32" s="6" t="n">
+        <v>117</v>
       </c>
       <c r="K32" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L32" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M32" s="7" t="inlineStr"/>
-      <c r="N32" s="6" t="inlineStr">
+      <c r="M32" s="9" t="inlineStr"/>
+      <c r="N32" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O32" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P32" s="9" t="inlineStr">
+      <c r="O32" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="D33" s="5" t="inlineStr">
+      <c r="P32" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000323, 4680089786376</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="inlineStr"/>
+      <c r="B33" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_TPE</t>
+        </is>
+      </c>
+      <c r="C33" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Taro Purple (BN_PETG0_TPE)</t>
+        </is>
+      </c>
+      <c r="D33" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E33" s="5" t="inlineStr">
+      <c r="E33" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F33" s="5" t="inlineStr">
-[...16 lines deleted...]
-        <v>45</v>
+      <c r="F33" s="6" t="inlineStr">
+        <is>
+          <t>PETG Basic</t>
+        </is>
+      </c>
+      <c r="G33" s="6" t="inlineStr">
+        <is>
+          <t>Taro Purple</t>
+        </is>
+      </c>
+      <c r="H33" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="I33" s="6" t="n">
+        <v>130</v>
+      </c>
+      <c r="J33" s="6" t="n">
+        <v>149</v>
       </c>
       <c r="K33" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L33" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M33" s="7" t="inlineStr"/>
-      <c r="N33" s="6" t="inlineStr">
+      <c r="M33" s="9" t="inlineStr"/>
+      <c r="N33" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O33" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P33" s="9" t="inlineStr">
+      <c r="O33" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="D34" s="5" t="inlineStr">
+      <c r="P33" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000322, 4680089786369</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="141" customHeight="1">
+      <c r="A34" s="5" t="inlineStr"/>
+      <c r="B34" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_WRD</t>
+        </is>
+      </c>
+      <c r="C34" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Watermelon red (BN_PETG0_WRD)</t>
+        </is>
+      </c>
+      <c r="D34" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E34" s="5" t="inlineStr">
+      <c r="E34" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F34" s="5" t="inlineStr">
-[...16 lines deleted...]
-        <v>45</v>
+      <c r="F34" s="6" t="inlineStr">
+        <is>
+          <t>PETG Basic</t>
+        </is>
+      </c>
+      <c r="G34" s="6" t="inlineStr">
+        <is>
+          <t>Watermelon red</t>
+        </is>
+      </c>
+      <c r="H34" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="I34" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J34" s="6" t="n">
+        <v>5</v>
       </c>
       <c r="K34" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L34" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M34" s="7" t="inlineStr"/>
-      <c r="N34" s="6" t="inlineStr">
+      <c r="M34" s="9" t="inlineStr"/>
+      <c r="N34" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O34" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P34" s="6" t="inlineStr"/>
+      <c r="O34" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P34" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000315, 4680089786291</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="141" customHeight="1">
-      <c r="A35" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D35" s="5" t="inlineStr">
+      <c r="A35" s="5" t="inlineStr"/>
+      <c r="B35" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_WH</t>
+        </is>
+      </c>
+      <c r="C35" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG White (BN_PETG0_WH)</t>
+        </is>
+      </c>
+      <c r="D35" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E35" s="5" t="inlineStr">
+      <c r="E35" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F35" s="5" t="inlineStr">
-[...16 lines deleted...]
-        <v>49</v>
+      <c r="F35" s="6" t="inlineStr">
+        <is>
+          <t>PETG Basic</t>
+        </is>
+      </c>
+      <c r="G35" s="6" t="inlineStr">
+        <is>
+          <t>White</t>
+        </is>
+      </c>
+      <c r="H35" s="6" t="n">
+        <v>89</v>
+      </c>
+      <c r="I35" s="6" t="n">
+        <v>998</v>
+      </c>
+      <c r="J35" s="6" t="n">
+        <v>1087</v>
       </c>
       <c r="K35" s="8" t="n">
         <v>600</v>
       </c>
       <c r="L35" s="8" t="n">
         <v>550</v>
       </c>
-      <c r="M35" s="7" t="inlineStr"/>
-      <c r="N35" s="6" t="inlineStr">
+      <c r="M35" s="9" t="inlineStr"/>
+      <c r="N35" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
         </is>
       </c>
-      <c r="O35" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P35" s="9" t="inlineStr">
+      <c r="O35" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B36" s="5" t="inlineStr">
+      <c r="P35" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000152, 4680089786031</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="141" customHeight="1">
+      <c r="A36" s="5" t="inlineStr"/>
+      <c r="B36" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_YE</t>
+        </is>
+      </c>
+      <c r="C36" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Yellow (BN_PETG0_YE)</t>
+        </is>
+      </c>
+      <c r="D36" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E36" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F36" s="6" t="inlineStr">
+        <is>
+          <t>PETG Basic</t>
+        </is>
+      </c>
+      <c r="G36" s="6" t="inlineStr">
+        <is>
+          <t>Yellow</t>
+        </is>
+      </c>
+      <c r="H36" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="I36" s="6" t="n">
+        <v>120</v>
+      </c>
+      <c r="J36" s="6" t="n">
+        <v>136</v>
+      </c>
+      <c r="K36" s="8" t="n">
+        <v>600</v>
+      </c>
+      <c r="L36" s="8" t="n">
+        <v>550</v>
+      </c>
+      <c r="M36" s="9" t="inlineStr"/>
+      <c r="N36" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
+        </is>
+      </c>
+      <c r="O36" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P36" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000220, 4680089786055</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="141" customHeight="1">
+      <c r="A37" s="5" t="inlineStr"/>
+      <c r="B37" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_TR</t>
+        </is>
+      </c>
+      <c r="C37" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Transparent (BN_PETG0_TR)</t>
+        </is>
+      </c>
+      <c r="D37" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E37" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F37" s="6" t="inlineStr">
+        <is>
+          <t>PETG Transparent</t>
+        </is>
+      </c>
+      <c r="G37" s="6" t="inlineStr">
+        <is>
+          <t>Transparent</t>
+        </is>
+      </c>
+      <c r="H37" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="I37" s="6" t="n">
+        <v>120</v>
+      </c>
+      <c r="J37" s="6" t="n">
+        <v>134</v>
+      </c>
+      <c r="K37" s="8" t="n">
+        <v>600</v>
+      </c>
+      <c r="L37" s="8" t="n">
+        <v>550</v>
+      </c>
+      <c r="M37" s="9" t="inlineStr"/>
+      <c r="N37" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
+        </is>
+      </c>
+      <c r="O37" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P37" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000312, 4680089786260</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="141" customHeight="1">
+      <c r="A38" s="5" t="inlineStr"/>
+      <c r="B38" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_TBL</t>
+        </is>
+      </c>
+      <c r="C38" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Transparent Blue (BN_PETG0_TBL)</t>
+        </is>
+      </c>
+      <c r="D38" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E38" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F38" s="6" t="inlineStr">
+        <is>
+          <t>PETG Transparent</t>
+        </is>
+      </c>
+      <c r="G38" s="6" t="inlineStr">
+        <is>
+          <t>Transparent Blue</t>
+        </is>
+      </c>
+      <c r="H38" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="I38" s="6" t="n">
+        <v>150</v>
+      </c>
+      <c r="J38" s="6" t="n">
+        <v>164</v>
+      </c>
+      <c r="K38" s="8" t="n">
+        <v>600</v>
+      </c>
+      <c r="L38" s="8" t="n">
+        <v>550</v>
+      </c>
+      <c r="M38" s="9" t="inlineStr"/>
+      <c r="N38" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
+        </is>
+      </c>
+      <c r="O38" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P38" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000335, 4680089786499</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="141" customHeight="1">
+      <c r="A39" s="5" t="inlineStr"/>
+      <c r="B39" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_TGN</t>
+        </is>
+      </c>
+      <c r="C39" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Transparent Green (BN_PETG0_TGN)</t>
+        </is>
+      </c>
+      <c r="D39" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E39" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F39" s="6" t="inlineStr">
+        <is>
+          <t>PETG Transparent</t>
+        </is>
+      </c>
+      <c r="G39" s="6" t="inlineStr">
+        <is>
+          <t>Transparent Green</t>
+        </is>
+      </c>
+      <c r="H39" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="I39" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J39" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="K39" s="8" t="n">
+        <v>600</v>
+      </c>
+      <c r="L39" s="8" t="n">
+        <v>550</v>
+      </c>
+      <c r="M39" s="9" t="inlineStr"/>
+      <c r="N39" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
+        </is>
+      </c>
+      <c r="O39" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P39" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000336, 4680089786505</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="141" customHeight="1">
+      <c r="A40" s="5" t="inlineStr"/>
+      <c r="B40" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_TOR</t>
+        </is>
+      </c>
+      <c r="C40" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Transparent Orange (BN_PETG0_TOR)</t>
+        </is>
+      </c>
+      <c r="D40" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E40" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F40" s="6" t="inlineStr">
+        <is>
+          <t>PETG Transparent</t>
+        </is>
+      </c>
+      <c r="G40" s="6" t="inlineStr">
+        <is>
+          <t>Transparent Orange</t>
+        </is>
+      </c>
+      <c r="H40" s="6" t="n">
+        <v>17</v>
+      </c>
+      <c r="I40" s="6" t="n">
+        <v>140</v>
+      </c>
+      <c r="J40" s="6" t="n">
+        <v>157</v>
+      </c>
+      <c r="K40" s="8" t="n">
+        <v>600</v>
+      </c>
+      <c r="L40" s="8" t="n">
+        <v>550</v>
+      </c>
+      <c r="M40" s="9" t="inlineStr"/>
+      <c r="N40" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
+        </is>
+      </c>
+      <c r="O40" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P40" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000333, 4680089786475</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="141" customHeight="1">
+      <c r="A41" s="5" t="inlineStr"/>
+      <c r="B41" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_TPR</t>
+        </is>
+      </c>
+      <c r="C41" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Transparent Purple (BN_PETG0_TPR)</t>
+        </is>
+      </c>
+      <c r="D41" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E41" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F41" s="6" t="inlineStr">
+        <is>
+          <t>PETG Transparent</t>
+        </is>
+      </c>
+      <c r="G41" s="6" t="inlineStr">
+        <is>
+          <t>Transparent Purple</t>
+        </is>
+      </c>
+      <c r="H41" s="6" t="n">
+        <v>11</v>
+      </c>
+      <c r="I41" s="6" t="n">
+        <v>148</v>
+      </c>
+      <c r="J41" s="6" t="n">
+        <v>159</v>
+      </c>
+      <c r="K41" s="8" t="n">
+        <v>600</v>
+      </c>
+      <c r="L41" s="8" t="n">
+        <v>550</v>
+      </c>
+      <c r="M41" s="9" t="inlineStr"/>
+      <c r="N41" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
+        </is>
+      </c>
+      <c r="O41" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P41" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000337, 4680089786512</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="141" customHeight="1">
+      <c r="A42" s="5" t="inlineStr"/>
+      <c r="B42" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_TRD</t>
+        </is>
+      </c>
+      <c r="C42" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Transparent Red (BN_PETG0_TRD)</t>
+        </is>
+      </c>
+      <c r="D42" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E42" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F42" s="6" t="inlineStr">
+        <is>
+          <t>PETG Transparent</t>
+        </is>
+      </c>
+      <c r="G42" s="6" t="inlineStr">
+        <is>
+          <t>Transparent Red</t>
+        </is>
+      </c>
+      <c r="H42" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="I42" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J42" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="K42" s="8" t="n">
+        <v>600</v>
+      </c>
+      <c r="L42" s="8" t="n">
+        <v>550</v>
+      </c>
+      <c r="M42" s="9" t="inlineStr"/>
+      <c r="N42" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
+        </is>
+      </c>
+      <c r="O42" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P42" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000332, 4680089786468</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="inlineStr"/>
+      <c r="B43" s="6" t="inlineStr">
+        <is>
+          <t>BN_PETG0_TYE</t>
+        </is>
+      </c>
+      <c r="C43" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PETG Transparent Yellow (BN_PETG0_TYE)</t>
+        </is>
+      </c>
+      <c r="D43" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E43" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F43" s="6" t="inlineStr">
+        <is>
+          <t>PETG Transparent</t>
+        </is>
+      </c>
+      <c r="G43" s="6" t="inlineStr">
+        <is>
+          <t>Transparent Yellow</t>
+        </is>
+      </c>
+      <c r="H43" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="I43" s="6" t="n">
+        <v>180</v>
+      </c>
+      <c r="J43" s="6" t="n">
+        <v>200</v>
+      </c>
+      <c r="K43" s="8" t="n">
+        <v>600</v>
+      </c>
+      <c r="L43" s="8" t="n">
+        <v>550</v>
+      </c>
+      <c r="M43" s="9" t="inlineStr"/>
+      <c r="N43" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 220-255°C, стол 50-70°C</t>
+        </is>
+      </c>
+      <c r="O43" s="7" t="inlineStr"/>
+      <c r="P43" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000334, 4680089786482</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="141" customHeight="1">
+      <c r="A44" s="5" t="inlineStr"/>
+      <c r="B44" s="6" t="inlineStr">
         <is>
           <t>BN_PLACF_BK</t>
         </is>
       </c>
-      <c r="C36" s="6" t="inlineStr">
+      <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Пластик для 3D принтера BYNET3D PLA  Carbon Fiber Black (BN_PLACF_BK) 1кг</t>
         </is>
       </c>
-      <c r="D36" s="5" t="inlineStr">
+      <c r="D44" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E36" s="5" t="inlineStr">
+      <c r="E44" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F36" s="5" t="inlineStr">
+      <c r="F44" s="6" t="inlineStr">
         <is>
           <t>PLA  CF</t>
         </is>
       </c>
-      <c r="G36" s="5" t="inlineStr">
+      <c r="G44" s="6" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
-      <c r="H36" s="5" t="n">
-[...2 lines deleted...]
-      <c r="I36" s="5" t="n">
+      <c r="H44" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J36" s="5" t="n">
-[...2 lines deleted...]
-      <c r="K36" s="8" t="n">
+      <c r="J44" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="K44" s="8" t="n">
         <v>1300</v>
       </c>
-      <c r="L36" s="8" t="n">
+      <c r="L44" s="8" t="n">
         <v>1100</v>
       </c>
-      <c r="M36" s="7" t="inlineStr"/>
-      <c r="N36" s="6" t="inlineStr">
+      <c r="M44" s="9" t="inlineStr"/>
+      <c r="N44" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O36" s="5" t="inlineStr">
-[...8 lines deleted...]
-      <c r="B37" s="5" t="inlineStr">
+      <c r="O44" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P44" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000307, 4680089785843</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="141" customHeight="1">
+      <c r="A45" s="5" t="inlineStr"/>
+      <c r="B45" s="6" t="inlineStr">
         <is>
           <t>BN_PLA10_BK</t>
         </is>
       </c>
-      <c r="C37" s="6" t="inlineStr">
+      <c r="C45" s="7" t="inlineStr">
         <is>
           <t>Пластик для 3D принтера BYNET3D PLA + Black (BN_PLA10_BK)</t>
         </is>
       </c>
-      <c r="D37" s="5" t="inlineStr">
+      <c r="D45" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E37" s="5" t="inlineStr">
+      <c r="E45" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F37" s="5" t="inlineStr">
+      <c r="F45" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G37" s="5" t="inlineStr">
+      <c r="G45" s="6" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
-      <c r="H37" s="5" t="n">
-[...2 lines deleted...]
-      <c r="I37" s="5" t="n">
+      <c r="H45" s="6" t="n">
+        <v>29</v>
+      </c>
+      <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J37" s="5" t="n">
-[...512 lines deleted...]
-        <v>98</v>
+      <c r="J45" s="6" t="n">
+        <v>29</v>
       </c>
       <c r="K45" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L45" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M45" s="7" t="inlineStr"/>
-      <c r="N45" s="6" t="inlineStr">
+      <c r="M45" s="9" t="inlineStr"/>
+      <c r="N45" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O45" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P45" s="9" t="inlineStr">
+      <c r="O45" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P45" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000200, 4680089786062</t>
+        </is>
+      </c>
     </row>
     <row r="46" ht="141" customHeight="1">
-      <c r="A46" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D46" s="5" t="inlineStr">
+      <c r="A46" s="5" t="inlineStr"/>
+      <c r="B46" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_BZ</t>
+        </is>
+      </c>
+      <c r="C46" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Bronze (BN_PLA10_BZ)</t>
+        </is>
+      </c>
+      <c r="D46" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E46" s="5" t="inlineStr">
+      <c r="E46" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F46" s="5" t="inlineStr">
+      <c r="F46" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G46" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>79</v>
+      <c r="G46" s="6" t="inlineStr">
+        <is>
+          <t>Bronze</t>
+        </is>
+      </c>
+      <c r="H46" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="I46" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="J46" s="6" t="n">
+        <v>63</v>
       </c>
       <c r="K46" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L46" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M46" s="7" t="inlineStr"/>
-      <c r="N46" s="6" t="inlineStr">
+      <c r="M46" s="9" t="inlineStr"/>
+      <c r="N46" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O46" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P46" s="9" t="inlineStr">
+      <c r="O46" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P46" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000212, 4680089786079</t>
+        </is>
+      </c>
     </row>
     <row r="47" ht="141" customHeight="1">
-      <c r="A47" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D47" s="5" t="inlineStr">
+      <c r="A47" s="5" t="inlineStr"/>
+      <c r="B47" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_BR</t>
+        </is>
+      </c>
+      <c r="C47" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Brown (BN_PLA10_BR)</t>
+        </is>
+      </c>
+      <c r="D47" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E47" s="5" t="inlineStr">
+      <c r="E47" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F47" s="5" t="inlineStr">
+      <c r="F47" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G47" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>22</v>
+      <c r="G47" s="6" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="H47" s="6" t="n">
+        <v>45</v>
+      </c>
+      <c r="I47" s="6" t="n">
+        <v>250</v>
+      </c>
+      <c r="J47" s="6" t="n">
+        <v>295</v>
       </c>
       <c r="K47" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L47" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M47" s="7" t="inlineStr"/>
-      <c r="N47" s="6" t="inlineStr">
+      <c r="M47" s="9" t="inlineStr"/>
+      <c r="N47" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O47" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P47" s="9" t="inlineStr">
+      <c r="O47" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P47" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000213, 4680089786086</t>
+        </is>
+      </c>
     </row>
     <row r="48" ht="141" customHeight="1">
-      <c r="A48" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D48" s="5" t="inlineStr">
+      <c r="A48" s="5" t="inlineStr"/>
+      <c r="B48" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_CO</t>
+        </is>
+      </c>
+      <c r="C48" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA +  Coffee (BN_PLA10_CO)</t>
+        </is>
+      </c>
+      <c r="D48" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E48" s="5" t="inlineStr">
+      <c r="E48" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F48" s="5" t="inlineStr">
+      <c r="F48" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G48" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>97</v>
+      <c r="G48" s="6" t="inlineStr">
+        <is>
+          <t>Coffee</t>
+        </is>
+      </c>
+      <c r="H48" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="I48" s="6" t="n">
+        <v>300</v>
+      </c>
+      <c r="J48" s="6" t="n">
+        <v>323</v>
       </c>
       <c r="K48" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L48" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M48" s="7" t="inlineStr"/>
-      <c r="N48" s="6" t="inlineStr">
+      <c r="M48" s="9" t="inlineStr"/>
+      <c r="N48" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O48" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P48" s="9" t="inlineStr">
+      <c r="O48" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P48" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000203, 4680089786093</t>
+        </is>
+      </c>
     </row>
     <row r="49" ht="141" customHeight="1">
-      <c r="A49" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D49" s="5" t="inlineStr">
+      <c r="A49" s="5" t="inlineStr"/>
+      <c r="B49" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_CYW</t>
+        </is>
+      </c>
+      <c r="C49" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA +  Cream Yellow (BN_PLA10_CYW)</t>
+        </is>
+      </c>
+      <c r="D49" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E49" s="5" t="inlineStr">
+      <c r="E49" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F49" s="5" t="inlineStr">
+      <c r="F49" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G49" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>94</v>
+      <c r="G49" s="6" t="inlineStr">
+        <is>
+          <t>Cream yellow</t>
+        </is>
+      </c>
+      <c r="H49" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="I49" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="J49" s="6" t="n">
+        <v>63</v>
       </c>
       <c r="K49" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L49" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M49" s="7" t="inlineStr"/>
-      <c r="N49" s="6" t="inlineStr">
+      <c r="M49" s="9" t="inlineStr"/>
+      <c r="N49" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O49" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P49" s="9" t="inlineStr">
+      <c r="O49" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P49" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000345, 4680089786598</t>
+        </is>
+      </c>
     </row>
     <row r="50" ht="141" customHeight="1">
-      <c r="A50" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D50" s="5" t="inlineStr">
+      <c r="A50" s="5" t="inlineStr"/>
+      <c r="B50" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_CN</t>
+        </is>
+      </c>
+      <c r="C50" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA +  Cyan (BN_PLA10_CN)</t>
+        </is>
+      </c>
+      <c r="D50" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E50" s="5" t="inlineStr">
+      <c r="E50" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F50" s="5" t="inlineStr">
+      <c r="F50" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G50" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>49</v>
+      <c r="G50" s="6" t="inlineStr">
+        <is>
+          <t>Cyan</t>
+        </is>
+      </c>
+      <c r="H50" s="6" t="n">
+        <v>28</v>
+      </c>
+      <c r="I50" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="J50" s="6" t="n">
+        <v>128</v>
       </c>
       <c r="K50" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L50" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M50" s="7" t="inlineStr"/>
-      <c r="N50" s="6" t="inlineStr">
+      <c r="M50" s="9" t="inlineStr"/>
+      <c r="N50" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O50" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P50" s="9" t="inlineStr">
+      <c r="O50" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P50" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000348, 4680089786628</t>
+        </is>
+      </c>
     </row>
     <row r="51" ht="141" customHeight="1">
-      <c r="A51" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D51" s="5" t="inlineStr">
+      <c r="A51" s="5" t="inlineStr"/>
+      <c r="B51" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_DBL</t>
+        </is>
+      </c>
+      <c r="C51" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Dark Blue (BN_PLA10_DBL)</t>
+        </is>
+      </c>
+      <c r="D51" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E51" s="5" t="inlineStr">
+      <c r="E51" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F51" s="5" t="inlineStr">
+      <c r="F51" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G51" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>39</v>
+      <c r="G51" s="6" t="inlineStr">
+        <is>
+          <t>Dark Blue</t>
+        </is>
+      </c>
+      <c r="H51" s="6" t="n">
+        <v>26</v>
+      </c>
+      <c r="I51" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J51" s="6" t="n">
+        <v>86</v>
       </c>
       <c r="K51" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L51" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M51" s="7" t="inlineStr"/>
-      <c r="N51" s="6" t="inlineStr">
+      <c r="M51" s="9" t="inlineStr"/>
+      <c r="N51" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O51" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P51" s="9" t="inlineStr">
+      <c r="O51" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P51" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000350, 4680089786666</t>
+        </is>
+      </c>
     </row>
     <row r="52" ht="141" customHeight="1">
-      <c r="A52" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D52" s="5" t="inlineStr">
+      <c r="A52" s="5" t="inlineStr"/>
+      <c r="B52" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_FG</t>
+        </is>
+      </c>
+      <c r="C52" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Fluo Green (BN_PLA10_FG)</t>
+        </is>
+      </c>
+      <c r="D52" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E52" s="5" t="inlineStr">
+      <c r="E52" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F52" s="5" t="inlineStr">
+      <c r="F52" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G52" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>74</v>
+      <c r="G52" s="6" t="inlineStr">
+        <is>
+          <t>Fluo Green</t>
+        </is>
+      </c>
+      <c r="H52" s="6" t="n">
+        <v>26</v>
+      </c>
+      <c r="I52" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="J52" s="6" t="n">
+        <v>126</v>
       </c>
       <c r="K52" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L52" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M52" s="7" t="inlineStr"/>
-      <c r="N52" s="6" t="inlineStr">
+      <c r="M52" s="9" t="inlineStr"/>
+      <c r="N52" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O52" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P52" s="9" t="inlineStr">
+      <c r="O52" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P52" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000351, 4680089786659</t>
+        </is>
+      </c>
     </row>
     <row r="53" ht="141" customHeight="1">
-      <c r="A53" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D53" s="5" t="inlineStr">
+      <c r="A53" s="5" t="inlineStr"/>
+      <c r="B53" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_GD</t>
+        </is>
+      </c>
+      <c r="C53" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Gold (BN_PLA10_GD)</t>
+        </is>
+      </c>
+      <c r="D53" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E53" s="5" t="inlineStr">
+      <c r="E53" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F53" s="5" t="inlineStr">
+      <c r="F53" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G53" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>37</v>
+      <c r="G53" s="6" t="inlineStr">
+        <is>
+          <t>Gold</t>
+        </is>
+      </c>
+      <c r="H53" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="I53" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J53" s="6" t="n">
+        <v>83</v>
       </c>
       <c r="K53" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L53" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M53" s="7" t="inlineStr"/>
-      <c r="N53" s="6" t="inlineStr">
+      <c r="M53" s="9" t="inlineStr"/>
+      <c r="N53" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O53" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P53" s="9" t="inlineStr">
+      <c r="O53" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P53" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000228, 4680089786253</t>
+        </is>
+      </c>
     </row>
     <row r="54" ht="141" customHeight="1">
-      <c r="A54" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D54" s="5" t="inlineStr">
+      <c r="A54" s="5" t="inlineStr"/>
+      <c r="B54" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_GY</t>
+        </is>
+      </c>
+      <c r="C54" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Gray (BN_PLA10_GY)</t>
+        </is>
+      </c>
+      <c r="D54" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E54" s="5" t="inlineStr">
+      <c r="E54" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F54" s="5" t="inlineStr">
+      <c r="F54" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G54" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>88</v>
+      <c r="G54" s="6" t="inlineStr">
+        <is>
+          <t>Gray</t>
+        </is>
+      </c>
+      <c r="H54" s="6" t="n">
+        <v>34</v>
+      </c>
+      <c r="I54" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="6" t="n">
+        <v>34</v>
       </c>
       <c r="K54" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L54" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M54" s="7" t="inlineStr"/>
-      <c r="N54" s="6" t="inlineStr">
+      <c r="M54" s="9" t="inlineStr"/>
+      <c r="N54" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O54" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P54" s="9" t="inlineStr">
+      <c r="O54" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P54" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000339, 4680089786536</t>
+        </is>
+      </c>
     </row>
     <row r="55" ht="141" customHeight="1">
-      <c r="A55" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D55" s="5" t="inlineStr">
+      <c r="A55" s="5" t="inlineStr"/>
+      <c r="B55" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_KGY</t>
+        </is>
+      </c>
+      <c r="C55" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Khaki Gray (BN_PLA10_KGY)</t>
+        </is>
+      </c>
+      <c r="D55" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E55" s="5" t="inlineStr">
+      <c r="E55" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F55" s="5" t="inlineStr">
+      <c r="F55" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G55" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>94</v>
+      <c r="G55" s="6" t="inlineStr">
+        <is>
+          <t>Khaki Gray</t>
+        </is>
+      </c>
+      <c r="H55" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="I55" s="6" t="n">
+        <v>120</v>
+      </c>
+      <c r="J55" s="6" t="n">
+        <v>138</v>
       </c>
       <c r="K55" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L55" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M55" s="7" t="inlineStr"/>
-      <c r="N55" s="6" t="inlineStr">
+      <c r="M55" s="9" t="inlineStr"/>
+      <c r="N55" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O55" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P55" s="9" t="inlineStr">
+      <c r="O55" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P55" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000340, 4680089786543</t>
+        </is>
+      </c>
     </row>
     <row r="56" ht="141" customHeight="1">
-      <c r="A56" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D56" s="5" t="inlineStr">
+      <c r="A56" s="5" t="inlineStr"/>
+      <c r="B56" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_KGN</t>
+        </is>
+      </c>
+      <c r="C56" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Khaki Green (BN_PLA10_KGN)</t>
+        </is>
+      </c>
+      <c r="D56" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E56" s="5" t="inlineStr">
+      <c r="E56" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F56" s="5" t="inlineStr">
+      <c r="F56" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G56" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>43</v>
+      <c r="G56" s="6" t="inlineStr">
+        <is>
+          <t>Khaki Green</t>
+        </is>
+      </c>
+      <c r="H56" s="6" t="n">
+        <v>17</v>
+      </c>
+      <c r="I56" s="6" t="n">
+        <v>70</v>
+      </c>
+      <c r="J56" s="6" t="n">
+        <v>87</v>
       </c>
       <c r="K56" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L56" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M56" s="7" t="inlineStr"/>
-      <c r="N56" s="6" t="inlineStr">
+      <c r="M56" s="9" t="inlineStr"/>
+      <c r="N56" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O56" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P56" s="9" t="inlineStr">
+      <c r="O56" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P56" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000341, 4680089786550</t>
+        </is>
+      </c>
     </row>
     <row r="57" ht="141" customHeight="1">
-      <c r="A57" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D57" s="5" t="inlineStr">
+      <c r="A57" s="5" t="inlineStr"/>
+      <c r="B57" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_LBL</t>
+        </is>
+      </c>
+      <c r="C57" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Light Blue (BN_PLA10_LBL)</t>
+        </is>
+      </c>
+      <c r="D57" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E57" s="5" t="inlineStr">
+      <c r="E57" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F57" s="5" t="inlineStr">
+      <c r="F57" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G57" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>44</v>
+      <c r="G57" s="6" t="inlineStr">
+        <is>
+          <t>Light Blue</t>
+        </is>
+      </c>
+      <c r="H57" s="6" t="n">
+        <v>31</v>
+      </c>
+      <c r="I57" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="J57" s="6" t="n">
+        <v>41</v>
       </c>
       <c r="K57" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L57" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M57" s="7" t="inlineStr"/>
-      <c r="N57" s="6" t="inlineStr">
+      <c r="M57" s="9" t="inlineStr"/>
+      <c r="N57" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O57" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P57" s="9" t="inlineStr">
+      <c r="O57" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="D58" s="5" t="inlineStr">
+      <c r="P57" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000347, 4680089786611</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="5" t="inlineStr"/>
+      <c r="B58" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_MGR</t>
+        </is>
+      </c>
+      <c r="C58" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Military Green (BN_PLA10_MGR)</t>
+        </is>
+      </c>
+      <c r="D58" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E58" s="5" t="inlineStr">
+      <c r="E58" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F58" s="5" t="inlineStr">
+      <c r="F58" s="6" t="inlineStr">
         <is>
           <t>PLA +</t>
         </is>
       </c>
-      <c r="G58" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>54</v>
+      <c r="G58" s="6" t="inlineStr">
+        <is>
+          <t>Military Green</t>
+        </is>
+      </c>
+      <c r="H58" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="I58" s="6" t="n">
+        <v>80</v>
+      </c>
+      <c r="J58" s="6" t="n">
+        <v>95</v>
       </c>
       <c r="K58" s="8" t="n">
         <v>850</v>
       </c>
       <c r="L58" s="8" t="n">
         <v>790</v>
       </c>
-      <c r="M58" s="7" t="inlineStr"/>
-      <c r="N58" s="6" t="inlineStr">
+      <c r="M58" s="9" t="inlineStr"/>
+      <c r="N58" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O58" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P58" s="9" t="inlineStr">
+      <c r="O58" s="7" t="inlineStr"/>
+      <c r="P58" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000352, 4680089786673</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" ht="141" customHeight="1">
+      <c r="A59" s="5" t="inlineStr"/>
+      <c r="B59" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_MGN</t>
+        </is>
+      </c>
+      <c r="C59" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Mint Green (BN_PLA10_MGN)</t>
+        </is>
+      </c>
+      <c r="D59" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E59" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F59" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G59" s="6" t="inlineStr">
+        <is>
+          <t>Mint Green</t>
+        </is>
+      </c>
+      <c r="H59" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="I59" s="6" t="n">
+        <v>50</v>
+      </c>
+      <c r="J59" s="6" t="n">
+        <v>69</v>
+      </c>
+      <c r="K59" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L59" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M59" s="9" t="inlineStr"/>
+      <c r="N59" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O59" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B59" s="5" t="inlineStr">
+      <c r="P59" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000349, 4680089786635</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" ht="141" customHeight="1">
+      <c r="A60" s="5" t="inlineStr"/>
+      <c r="B60" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_OR</t>
+        </is>
+      </c>
+      <c r="C60" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Orange (BN_PLA10_OR)</t>
+        </is>
+      </c>
+      <c r="D60" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E60" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F60" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G60" s="6" t="inlineStr">
+        <is>
+          <t>Orange</t>
+        </is>
+      </c>
+      <c r="H60" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="I60" s="6" t="n">
+        <v>120</v>
+      </c>
+      <c r="J60" s="6" t="n">
+        <v>144</v>
+      </c>
+      <c r="K60" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L60" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M60" s="9" t="inlineStr"/>
+      <c r="N60" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O60" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P60" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000206, 4680089786116</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" ht="141" customHeight="1">
+      <c r="A61" s="5" t="inlineStr"/>
+      <c r="B61" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_PH</t>
+        </is>
+      </c>
+      <c r="C61" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Peach (BN_PLA10_PH)</t>
+        </is>
+      </c>
+      <c r="D61" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E61" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F61" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G61" s="6" t="inlineStr">
+        <is>
+          <t>Peach</t>
+        </is>
+      </c>
+      <c r="H61" s="6" t="n">
+        <v>37</v>
+      </c>
+      <c r="I61" s="6" t="n">
+        <v>118</v>
+      </c>
+      <c r="J61" s="6" t="n">
+        <v>155</v>
+      </c>
+      <c r="K61" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L61" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M61" s="9" t="inlineStr"/>
+      <c r="N61" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O61" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P61" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000344, 4680089786581</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" ht="141" customHeight="1">
+      <c r="A62" s="5" t="inlineStr"/>
+      <c r="B62" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_PK</t>
+        </is>
+      </c>
+      <c r="C62" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Pink (BN_PLA10_PK)</t>
+        </is>
+      </c>
+      <c r="D62" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E62" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F62" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G62" s="6" t="inlineStr">
+        <is>
+          <t>Pink</t>
+        </is>
+      </c>
+      <c r="H62" s="6" t="n">
+        <v>35</v>
+      </c>
+      <c r="I62" s="6" t="n">
+        <v>210</v>
+      </c>
+      <c r="J62" s="6" t="n">
+        <v>245</v>
+      </c>
+      <c r="K62" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L62" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M62" s="9" t="inlineStr"/>
+      <c r="N62" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O62" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P62" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000208, 4680089786123</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" ht="141" customHeight="1">
+      <c r="A63" s="5" t="inlineStr"/>
+      <c r="B63" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_PR</t>
+        </is>
+      </c>
+      <c r="C63" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Purple (BN_PLA10_PR)</t>
+        </is>
+      </c>
+      <c r="D63" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E63" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F63" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G63" s="6" t="inlineStr">
+        <is>
+          <t>Purple</t>
+        </is>
+      </c>
+      <c r="H63" s="6" t="n">
+        <v>26</v>
+      </c>
+      <c r="I63" s="6" t="n">
+        <v>50</v>
+      </c>
+      <c r="J63" s="6" t="n">
+        <v>76</v>
+      </c>
+      <c r="K63" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L63" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M63" s="9" t="inlineStr"/>
+      <c r="N63" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O63" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P63" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000209, 4680089786130</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="141" customHeight="1">
+      <c r="A64" s="5" t="inlineStr"/>
+      <c r="B64" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_RD</t>
+        </is>
+      </c>
+      <c r="C64" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Red (BN_PLA10_RD)</t>
+        </is>
+      </c>
+      <c r="D64" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E64" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F64" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G64" s="6" t="inlineStr">
+        <is>
+          <t>Red</t>
+        </is>
+      </c>
+      <c r="H64" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="I64" s="6" t="n">
+        <v>130</v>
+      </c>
+      <c r="J64" s="6" t="n">
+        <v>149</v>
+      </c>
+      <c r="K64" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L64" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M64" s="9" t="inlineStr"/>
+      <c r="N64" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O64" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P64" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000202, 4680089786147</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="141" customHeight="1">
+      <c r="A65" s="5" t="inlineStr"/>
+      <c r="B65" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_RS</t>
+        </is>
+      </c>
+      <c r="C65" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Rose (BN_PLA10_RS)</t>
+        </is>
+      </c>
+      <c r="D65" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E65" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F65" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G65" s="6" t="inlineStr">
+        <is>
+          <t>Rose</t>
+        </is>
+      </c>
+      <c r="H65" s="6" t="n">
+        <v>33</v>
+      </c>
+      <c r="I65" s="6" t="n">
+        <v>150</v>
+      </c>
+      <c r="J65" s="6" t="n">
+        <v>183</v>
+      </c>
+      <c r="K65" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L65" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M65" s="9" t="inlineStr"/>
+      <c r="N65" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O65" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P65" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000343, 4680089786574</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="141" customHeight="1">
+      <c r="A66" s="5" t="inlineStr"/>
+      <c r="B66" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_SK</t>
+        </is>
+      </c>
+      <c r="C66" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Skin (BN_PLA10_SK)</t>
+        </is>
+      </c>
+      <c r="D66" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E66" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F66" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G66" s="6" t="inlineStr">
+        <is>
+          <t>Skin</t>
+        </is>
+      </c>
+      <c r="H66" s="6" t="n">
+        <v>75</v>
+      </c>
+      <c r="I66" s="6" t="n">
+        <v>200</v>
+      </c>
+      <c r="J66" s="6" t="n">
+        <v>275</v>
+      </c>
+      <c r="K66" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L66" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M66" s="9" t="inlineStr"/>
+      <c r="N66" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O66" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P66" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000204, 4680089786161</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" ht="141" customHeight="1">
+      <c r="A67" s="5" t="inlineStr"/>
+      <c r="B67" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_SB</t>
+        </is>
+      </c>
+      <c r="C67" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Sky Blue (BN_PLA10_SB)</t>
+        </is>
+      </c>
+      <c r="D67" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E67" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F67" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G67" s="6" t="inlineStr">
+        <is>
+          <t>Sky Blue</t>
+        </is>
+      </c>
+      <c r="H67" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="I67" s="6" t="n">
+        <v>110</v>
+      </c>
+      <c r="J67" s="6" t="n">
+        <v>130</v>
+      </c>
+      <c r="K67" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L67" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M67" s="9" t="inlineStr"/>
+      <c r="N67" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O67" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P67" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000207, 4680089786178</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" ht="141" customHeight="1">
+      <c r="A68" s="5" t="inlineStr"/>
+      <c r="B68" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_TPE</t>
+        </is>
+      </c>
+      <c r="C68" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Taro Purple (BN_PLA10_TPE)</t>
+        </is>
+      </c>
+      <c r="D68" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E68" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F68" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G68" s="6" t="inlineStr">
+        <is>
+          <t>Taro Purple</t>
+        </is>
+      </c>
+      <c r="H68" s="6" t="n">
+        <v>22</v>
+      </c>
+      <c r="I68" s="6" t="n">
+        <v>50</v>
+      </c>
+      <c r="J68" s="6" t="n">
+        <v>72</v>
+      </c>
+      <c r="K68" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L68" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M68" s="9" t="inlineStr"/>
+      <c r="N68" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O68" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P68" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000346, 4680089786604</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="141" customHeight="1">
+      <c r="A69" s="5" t="inlineStr"/>
+      <c r="B69" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_WH</t>
+        </is>
+      </c>
+      <c r="C69" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + White (BN_PLA10_WH)</t>
+        </is>
+      </c>
+      <c r="D69" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E69" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F69" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G69" s="6" t="inlineStr">
+        <is>
+          <t>White</t>
+        </is>
+      </c>
+      <c r="H69" s="6" t="n">
+        <v>69</v>
+      </c>
+      <c r="I69" s="6" t="n">
+        <v>900</v>
+      </c>
+      <c r="J69" s="6" t="n">
+        <v>969</v>
+      </c>
+      <c r="K69" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L69" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M69" s="9" t="inlineStr"/>
+      <c r="N69" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O69" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P69" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000201, 4680089786185</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="141" customHeight="1">
+      <c r="A70" s="5" t="inlineStr"/>
+      <c r="B70" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA10_YE</t>
+        </is>
+      </c>
+      <c r="C70" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA + Yellow (BN_PLA10_YE)</t>
+        </is>
+      </c>
+      <c r="D70" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E70" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F70" s="6" t="inlineStr">
+        <is>
+          <t>PLA +</t>
+        </is>
+      </c>
+      <c r="G70" s="6" t="inlineStr">
+        <is>
+          <t>Yellow</t>
+        </is>
+      </c>
+      <c r="H70" s="6" t="n">
+        <v>17</v>
+      </c>
+      <c r="I70" s="6" t="n">
+        <v>110</v>
+      </c>
+      <c r="J70" s="6" t="n">
+        <v>127</v>
+      </c>
+      <c r="K70" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L70" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M70" s="9" t="inlineStr"/>
+      <c r="N70" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O70" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P70" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000205, 4680089786192</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="141" customHeight="1">
+      <c r="A71" s="5" t="inlineStr"/>
+      <c r="B71" s="6" t="inlineStr">
         <is>
           <t>BN_PLA80_RBL</t>
         </is>
       </c>
-      <c r="C59" s="6" t="inlineStr">
+      <c r="C71" s="7" t="inlineStr">
         <is>
           <t>Пластик для 3D принтера BYNET3D PLA Dual Red / Blue (BN_PLA80_RBL)</t>
         </is>
       </c>
-      <c r="D59" s="5" t="inlineStr">
+      <c r="D71" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E59" s="5" t="inlineStr">
+      <c r="E71" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F59" s="5" t="inlineStr">
+      <c r="F71" s="6" t="inlineStr">
         <is>
           <t>PLA Dual</t>
         </is>
       </c>
-      <c r="G59" s="5" t="inlineStr">
+      <c r="G71" s="6" t="inlineStr">
         <is>
           <t>Red / Blue</t>
         </is>
       </c>
-      <c r="H59" s="5" t="n">
-[...243 lines deleted...]
-      <c r="H63" s="5" t="n">
+      <c r="H71" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="I71" s="6" t="n">
         <v>20</v>
       </c>
-      <c r="I63" s="5" t="n">
-[...483 lines deleted...]
-        <v>49</v>
+      <c r="J71" s="6" t="n">
+        <v>34</v>
       </c>
       <c r="K71" s="8" t="n">
         <v>900</v>
       </c>
       <c r="L71" s="8" t="n">
         <v>820</v>
       </c>
-      <c r="M71" s="7" t="inlineStr"/>
-[...24 lines deleted...]
-      <c r="D72" s="5" t="inlineStr">
+      <c r="M71" s="9" t="inlineStr"/>
+      <c r="N71" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O71" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P71" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000397, 4680089787106</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="141" customHeight="1">
+      <c r="A72" s="5" t="inlineStr"/>
+      <c r="B72" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLAGF_BK</t>
+        </is>
+      </c>
+      <c r="C72" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Glass Fiber Black (BN_PLAGF_BK)</t>
+        </is>
+      </c>
+      <c r="D72" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E72" s="5" t="inlineStr">
+      <c r="E72" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F72" s="5" t="inlineStr">
+      <c r="F72" s="6" t="inlineStr">
+        <is>
+          <t>PLA GF</t>
+        </is>
+      </c>
+      <c r="G72" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H72" s="6" t="n">
+        <v>32</v>
+      </c>
+      <c r="I72" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J72" s="6" t="n">
+        <v>32</v>
+      </c>
+      <c r="K72" s="8" t="n">
+        <v>1100</v>
+      </c>
+      <c r="L72" s="8" t="n">
+        <v>1000</v>
+      </c>
+      <c r="M72" s="9" t="inlineStr"/>
+      <c r="N72" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O72" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P72" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000310, 4680089785850</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="141" customHeight="1">
+      <c r="A73" s="5" t="inlineStr"/>
+      <c r="B73" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA60_BK</t>
+        </is>
+      </c>
+      <c r="C73" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA High Temperature Black (BN_PLA60_BK)</t>
+        </is>
+      </c>
+      <c r="D73" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E73" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F73" s="6" t="inlineStr">
+        <is>
+          <t>PLA HT</t>
+        </is>
+      </c>
+      <c r="G73" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H73" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="I73" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J73" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="K73" s="8" t="n">
+        <v>1000</v>
+      </c>
+      <c r="L73" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="M73" s="9" t="inlineStr"/>
+      <c r="N73" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O73" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P73" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000309, 4680089785881</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="141" customHeight="1">
+      <c r="A74" s="5" t="inlineStr"/>
+      <c r="B74" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_BK</t>
+        </is>
+      </c>
+      <c r="C74" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Black (BN_PLA20_BK)</t>
+        </is>
+      </c>
+      <c r="D74" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E74" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F74" s="6" t="inlineStr">
         <is>
           <t>PLA Matte</t>
         </is>
       </c>
-      <c r="G72" s="5" t="inlineStr">
-[...131 lines deleted...]
-        <v>50</v>
+      <c r="G74" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H74" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I74" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J74" s="6" t="n">
+        <v>60</v>
       </c>
       <c r="K74" s="8" t="n">
         <v>900</v>
       </c>
       <c r="L74" s="8" t="n">
         <v>820</v>
       </c>
-      <c r="M74" s="7" t="inlineStr"/>
-      <c r="N74" s="6" t="inlineStr">
+      <c r="M74" s="9" t="inlineStr"/>
+      <c r="N74" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O74" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P74" s="6" t="inlineStr"/>
+      <c r="O74" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P74" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000217, 4680089786208</t>
+        </is>
+      </c>
     </row>
     <row r="75" ht="141" customHeight="1">
-      <c r="A75" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D75" s="5" t="inlineStr">
+      <c r="A75" s="5" t="inlineStr"/>
+      <c r="B75" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_BR</t>
+        </is>
+      </c>
+      <c r="C75" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Brown (BN_PLA20_BR)</t>
+        </is>
+      </c>
+      <c r="D75" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E75" s="5" t="inlineStr">
+      <c r="E75" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F75" s="5" t="inlineStr">
+      <c r="F75" s="6" t="inlineStr">
         <is>
           <t>PLA Matte</t>
         </is>
       </c>
-      <c r="G75" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>148</v>
+      <c r="G75" s="6" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="H75" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="I75" s="6" t="n">
+        <v>70</v>
+      </c>
+      <c r="J75" s="6" t="n">
+        <v>95</v>
       </c>
       <c r="K75" s="8" t="n">
         <v>900</v>
       </c>
       <c r="L75" s="8" t="n">
         <v>820</v>
       </c>
-      <c r="M75" s="7" t="inlineStr"/>
-      <c r="N75" s="6" t="inlineStr">
+      <c r="M75" s="9" t="inlineStr"/>
+      <c r="N75" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O75" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P75" s="9" t="inlineStr">
+      <c r="O75" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="D76" s="5" t="inlineStr">
+      <c r="P75" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000359, 4680089786741</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="141" customHeight="1">
+      <c r="A76" s="5" t="inlineStr"/>
+      <c r="B76" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_CE</t>
+        </is>
+      </c>
+      <c r="C76" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte  Coffee (BN_PLA20_CE)</t>
+        </is>
+      </c>
+      <c r="D76" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E76" s="5" t="inlineStr">
+      <c r="E76" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F76" s="5" t="inlineStr">
+      <c r="F76" s="6" t="inlineStr">
         <is>
           <t>PLA Matte</t>
         </is>
       </c>
-      <c r="G76" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>50</v>
+      <c r="G76" s="6" t="inlineStr">
+        <is>
+          <t>Coffee</t>
+        </is>
+      </c>
+      <c r="H76" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="I76" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J76" s="6" t="n">
+        <v>76</v>
       </c>
       <c r="K76" s="8" t="n">
         <v>900</v>
       </c>
       <c r="L76" s="8" t="n">
         <v>820</v>
       </c>
-      <c r="M76" s="7" t="inlineStr"/>
-      <c r="N76" s="6" t="inlineStr">
+      <c r="M76" s="9" t="inlineStr"/>
+      <c r="N76" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O76" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P76" s="6" t="inlineStr"/>
+      <c r="O76" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P76" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000361, 4680089786765</t>
+        </is>
+      </c>
     </row>
     <row r="77" ht="141" customHeight="1">
-      <c r="A77" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D77" s="5" t="inlineStr">
+      <c r="A77" s="5" t="inlineStr"/>
+      <c r="B77" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_CN</t>
+        </is>
+      </c>
+      <c r="C77" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte  Cyan (BN_PLA20_CN)</t>
+        </is>
+      </c>
+      <c r="D77" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E77" s="5" t="inlineStr">
+      <c r="E77" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F77" s="5" t="inlineStr">
+      <c r="F77" s="6" t="inlineStr">
         <is>
           <t>PLA Matte</t>
         </is>
       </c>
-      <c r="G77" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I77" s="5" t="n">
+      <c r="G77" s="6" t="inlineStr">
+        <is>
+          <t>Cyan</t>
+        </is>
+      </c>
+      <c r="H77" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="I77" s="6" t="n">
         <v>70</v>
       </c>
-      <c r="J77" s="5" t="n">
-        <v>123</v>
+      <c r="J77" s="6" t="n">
+        <v>95</v>
       </c>
       <c r="K77" s="8" t="n">
         <v>900</v>
       </c>
       <c r="L77" s="8" t="n">
         <v>820</v>
       </c>
-      <c r="M77" s="7" t="inlineStr"/>
-      <c r="N77" s="6" t="inlineStr">
+      <c r="M77" s="9" t="inlineStr"/>
+      <c r="N77" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O77" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P77" s="9" t="inlineStr">
+      <c r="O77" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
+      <c r="P77" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000380, 4680089786949</t>
+        </is>
+      </c>
     </row>
     <row r="78" ht="141" customHeight="1">
-      <c r="A78" s="4" t="inlineStr"/>
-[...10 lines deleted...]
-      <c r="D78" s="5" t="inlineStr">
+      <c r="A78" s="5" t="inlineStr"/>
+      <c r="B78" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_DBL</t>
+        </is>
+      </c>
+      <c r="C78" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Dark Blue (BN_PLA20_DBL)</t>
+        </is>
+      </c>
+      <c r="D78" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E78" s="5" t="inlineStr">
+      <c r="E78" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F78" s="5" t="inlineStr">
+      <c r="F78" s="6" t="inlineStr">
         <is>
           <t>PLA Matte</t>
         </is>
       </c>
-      <c r="G78" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>35</v>
+      <c r="G78" s="6" t="inlineStr">
+        <is>
+          <t>Dark Blue</t>
+        </is>
+      </c>
+      <c r="H78" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="I78" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="J78" s="6" t="n">
+        <v>40</v>
       </c>
       <c r="K78" s="8" t="n">
         <v>900</v>
       </c>
       <c r="L78" s="8" t="n">
-        <v>850</v>
-[...2 lines deleted...]
-      <c r="N78" s="6" t="inlineStr">
+        <v>820</v>
+      </c>
+      <c r="M78" s="9" t="inlineStr"/>
+      <c r="N78" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O78" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P78" s="9" t="inlineStr">
+      <c r="O78" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="D79" s="5" t="inlineStr">
+      <c r="P78" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000382, 4680089786963</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="141" customHeight="1">
+      <c r="A79" s="5" t="inlineStr"/>
+      <c r="B79" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_FGN</t>
+        </is>
+      </c>
+      <c r="C79" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Fluo Green (BN_PLA20_FGN)</t>
+        </is>
+      </c>
+      <c r="D79" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E79" s="5" t="inlineStr">
+      <c r="E79" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F79" s="5" t="inlineStr">
-[...16 lines deleted...]
-        <v>19</v>
+      <c r="F79" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G79" s="6" t="inlineStr">
+        <is>
+          <t>Fluo Green</t>
+        </is>
+      </c>
+      <c r="H79" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="I79" s="6" t="n">
+        <v>70</v>
+      </c>
+      <c r="J79" s="6" t="n">
+        <v>94</v>
       </c>
       <c r="K79" s="8" t="n">
         <v>900</v>
       </c>
       <c r="L79" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M79" s="9" t="inlineStr"/>
+      <c r="N79" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O79" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P79" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000383, 4680089786970</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="141" customHeight="1">
+      <c r="A80" s="5" t="inlineStr"/>
+      <c r="B80" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_GY</t>
+        </is>
+      </c>
+      <c r="C80" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Gray (BN_PLA20_GY)</t>
+        </is>
+      </c>
+      <c r="D80" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E80" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F80" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G80" s="6" t="inlineStr">
+        <is>
+          <t>Gray</t>
+        </is>
+      </c>
+      <c r="H80" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="I80" s="6" t="n">
+        <v>50</v>
+      </c>
+      <c r="J80" s="6" t="n">
+        <v>90</v>
+      </c>
+      <c r="K80" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L80" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M80" s="9" t="inlineStr"/>
+      <c r="N80" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O80" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P80" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000371, 4680089786864</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="141" customHeight="1">
+      <c r="A81" s="5" t="inlineStr"/>
+      <c r="B81" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_KGN</t>
+        </is>
+      </c>
+      <c r="C81" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Khaki Green (BN_PLA20_KGN)</t>
+        </is>
+      </c>
+      <c r="D81" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E81" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F81" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G81" s="6" t="inlineStr">
+        <is>
+          <t>Khaki Green</t>
+        </is>
+      </c>
+      <c r="H81" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="I81" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="J81" s="6" t="n">
+        <v>39</v>
+      </c>
+      <c r="K81" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L81" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M81" s="9" t="inlineStr"/>
+      <c r="N81" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O81" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P81" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000373, 4680089786888</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="141" customHeight="1">
+      <c r="A82" s="5" t="inlineStr"/>
+      <c r="B82" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_MGR</t>
+        </is>
+      </c>
+      <c r="C82" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Military Green (BN_PLA20_MGR)</t>
+        </is>
+      </c>
+      <c r="D82" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E82" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F82" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G82" s="6" t="inlineStr">
+        <is>
+          <t>Military Green</t>
+        </is>
+      </c>
+      <c r="H82" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="I82" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J82" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="K82" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L82" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M82" s="9" t="inlineStr"/>
+      <c r="N82" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O82" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P82" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000384, 4680089786987</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="141" customHeight="1">
+      <c r="A83" s="5" t="inlineStr"/>
+      <c r="B83" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_MGN</t>
+        </is>
+      </c>
+      <c r="C83" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Mint Green (BN_PLA20_MGN)</t>
+        </is>
+      </c>
+      <c r="D83" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E83" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F83" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G83" s="6" t="inlineStr">
+        <is>
+          <t>Mint Green</t>
+        </is>
+      </c>
+      <c r="H83" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="I83" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J83" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="K83" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L83" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M83" s="9" t="inlineStr"/>
+      <c r="N83" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O83" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P83" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000381, 4680089786956</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="141" customHeight="1">
+      <c r="A84" s="5" t="inlineStr"/>
+      <c r="B84" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_OR</t>
+        </is>
+      </c>
+      <c r="C84" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Orange (BN_PLA20_OR)</t>
+        </is>
+      </c>
+      <c r="D84" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E84" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F84" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G84" s="6" t="inlineStr">
+        <is>
+          <t>Orange</t>
+        </is>
+      </c>
+      <c r="H84" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="I84" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J84" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="K84" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L84" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M84" s="9" t="inlineStr"/>
+      <c r="N84" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O84" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P84" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000364, 4680089786796</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" ht="141" customHeight="1">
+      <c r="A85" s="5" t="inlineStr"/>
+      <c r="B85" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_PK</t>
+        </is>
+      </c>
+      <c r="C85" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Pink (BN_PLA20_PK)</t>
+        </is>
+      </c>
+      <c r="D85" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E85" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F85" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G85" s="6" t="inlineStr">
+        <is>
+          <t>Pink</t>
+        </is>
+      </c>
+      <c r="H85" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="I85" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J85" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="K85" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L85" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M85" s="9" t="inlineStr"/>
+      <c r="N85" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O85" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P85" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000365, 4680089786802</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" ht="141" customHeight="1">
+      <c r="A86" s="5" t="inlineStr"/>
+      <c r="B86" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_PE</t>
+        </is>
+      </c>
+      <c r="C86" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Purple (BN_PLA20_PE)</t>
+        </is>
+      </c>
+      <c r="D86" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E86" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F86" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G86" s="6" t="inlineStr">
+        <is>
+          <t>Purple</t>
+        </is>
+      </c>
+      <c r="H86" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="I86" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="J86" s="6" t="n">
+        <v>38</v>
+      </c>
+      <c r="K86" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L86" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M86" s="9" t="inlineStr"/>
+      <c r="N86" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O86" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P86" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000366, 4680089786819</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="141" customHeight="1">
+      <c r="A87" s="5" t="inlineStr"/>
+      <c r="B87" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_RD</t>
+        </is>
+      </c>
+      <c r="C87" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Red (BN_PLA20_RD)</t>
+        </is>
+      </c>
+      <c r="D87" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E87" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F87" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G87" s="6" t="inlineStr">
+        <is>
+          <t>Red</t>
+        </is>
+      </c>
+      <c r="H87" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="I87" s="6" t="n">
+        <v>80</v>
+      </c>
+      <c r="J87" s="6" t="n">
+        <v>110</v>
+      </c>
+      <c r="K87" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L87" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M87" s="9" t="inlineStr"/>
+      <c r="N87" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O87" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P87" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000215, 4680089786215</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="5" t="inlineStr"/>
+      <c r="B88" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_SK</t>
+        </is>
+      </c>
+      <c r="C88" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Skin (BN_PLA20_SK)</t>
+        </is>
+      </c>
+      <c r="D88" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E88" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F88" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G88" s="6" t="inlineStr">
+        <is>
+          <t>Skin</t>
+        </is>
+      </c>
+      <c r="H88" s="6" t="n">
+        <v>29</v>
+      </c>
+      <c r="I88" s="6" t="n">
+        <v>70</v>
+      </c>
+      <c r="J88" s="6" t="n">
+        <v>99</v>
+      </c>
+      <c r="K88" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L88" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M88" s="9" t="inlineStr"/>
+      <c r="N88" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O88" s="7" t="inlineStr"/>
+      <c r="P88" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000368, 4680089786833</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="141" customHeight="1">
+      <c r="A89" s="5" t="inlineStr"/>
+      <c r="B89" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_TPE</t>
+        </is>
+      </c>
+      <c r="C89" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte Taro Purple (BN_PLA20_TPE)</t>
+        </is>
+      </c>
+      <c r="D89" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E89" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F89" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G89" s="6" t="inlineStr">
+        <is>
+          <t>Taro Purple</t>
+        </is>
+      </c>
+      <c r="H89" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="I89" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="J89" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="K89" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L89" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M89" s="9" t="inlineStr"/>
+      <c r="N89" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O89" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P89" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000378, 4680089786925</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" ht="141" customHeight="1">
+      <c r="A90" s="5" t="inlineStr"/>
+      <c r="B90" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA20_WH</t>
+        </is>
+      </c>
+      <c r="C90" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Matte White (BN_PLA20_WH)</t>
+        </is>
+      </c>
+      <c r="D90" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E90" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F90" s="6" t="inlineStr">
+        <is>
+          <t>PLA Matte</t>
+        </is>
+      </c>
+      <c r="G90" s="6" t="inlineStr">
+        <is>
+          <t>White</t>
+        </is>
+      </c>
+      <c r="H90" s="6" t="n">
+        <v>12</v>
+      </c>
+      <c r="I90" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="J90" s="6" t="n">
+        <v>42</v>
+      </c>
+      <c r="K90" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L90" s="8" t="n">
+        <v>820</v>
+      </c>
+      <c r="M90" s="9" t="inlineStr"/>
+      <c r="N90" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O90" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P90" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000214, 4680089786222</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="141" customHeight="1">
+      <c r="A91" s="5" t="inlineStr"/>
+      <c r="B91" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA50_WD</t>
+        </is>
+      </c>
+      <c r="C91" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA WOOD (BN_PLA50_WD) 1кг Wood</t>
+        </is>
+      </c>
+      <c r="D91" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E91" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F91" s="6" t="inlineStr">
+        <is>
+          <t>PLA Wood</t>
+        </is>
+      </c>
+      <c r="G91" s="6" t="inlineStr">
+        <is>
+          <t>Light</t>
+        </is>
+      </c>
+      <c r="H91" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="I91" s="6" t="n">
+        <v>80</v>
+      </c>
+      <c r="J91" s="6" t="n">
+        <v>98</v>
+      </c>
+      <c r="K91" s="8" t="n">
+        <v>1100</v>
+      </c>
+      <c r="L91" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="M91" s="9" t="inlineStr"/>
+      <c r="N91" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 180-220°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O91" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P91" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000308, 4680089785935</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="141" customHeight="1">
+      <c r="A92" s="5" t="inlineStr"/>
+      <c r="B92" s="6" t="inlineStr">
+        <is>
+          <t>BN_TPU00_BK</t>
+        </is>
+      </c>
+      <c r="C92" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D TPU 95A Black (BN_TPU00_BK)</t>
+        </is>
+      </c>
+      <c r="D92" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E92" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F92" s="6" t="inlineStr">
+        <is>
+          <t>TPU 95A</t>
+        </is>
+      </c>
+      <c r="G92" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H92" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="I92" s="6" t="n">
+        <v>70</v>
+      </c>
+      <c r="J92" s="6" t="n">
+        <v>90</v>
+      </c>
+      <c r="K92" s="8" t="n">
+        <v>1300</v>
+      </c>
+      <c r="L92" s="8" t="n">
+        <v>1200</v>
+      </c>
+      <c r="M92" s="9" t="inlineStr"/>
+      <c r="N92" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 200-230°C, стол 45-70°C</t>
+        </is>
+      </c>
+      <c r="O92" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P92" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000305, 4680089785942</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" ht="141" customHeight="1">
+      <c r="A93" s="5" t="inlineStr"/>
+      <c r="B93" s="6" t="inlineStr">
+        <is>
+          <t>BN_TPU00_Wh</t>
+        </is>
+      </c>
+      <c r="C93" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D TPU 95A White (BN_TPU00_Wh)</t>
+        </is>
+      </c>
+      <c r="D93" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E93" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F93" s="6" t="inlineStr">
+        <is>
+          <t>TPU 95A</t>
+        </is>
+      </c>
+      <c r="G93" s="6" t="inlineStr">
+        <is>
+          <t>White</t>
+        </is>
+      </c>
+      <c r="H93" s="6" t="n">
+        <v>21</v>
+      </c>
+      <c r="I93" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J93" s="6" t="n">
+        <v>81</v>
+      </c>
+      <c r="K93" s="8" t="n">
+        <v>1300</v>
+      </c>
+      <c r="L93" s="8" t="n">
+        <v>1200</v>
+      </c>
+      <c r="M93" s="9" t="inlineStr"/>
+      <c r="N93" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 200-230°C, стол 45-70°C</t>
+        </is>
+      </c>
+      <c r="O93" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P93" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000304, 4680089785959</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="141" customHeight="1">
+      <c r="A94" s="5" t="inlineStr"/>
+      <c r="B94" s="6" t="inlineStr">
+        <is>
+          <t>BN_PLA40_GR</t>
+        </is>
+      </c>
+      <c r="C94" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D PLA Glow Green (BN_PLA40_GR)</t>
+        </is>
+      </c>
+      <c r="D94" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E94" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F94" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G94" s="6" t="inlineStr">
+        <is>
+          <t>Green</t>
+        </is>
+      </c>
+      <c r="H94" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="I94" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J94" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="K94" s="8" t="n">
+        <v>900</v>
+      </c>
+      <c r="L94" s="8" t="n">
         <v>850</v>
       </c>
-      <c r="M79" s="7" t="inlineStr"/>
-      <c r="N79" s="6" t="inlineStr">
+      <c r="M94" s="9" t="inlineStr"/>
+      <c r="N94" s="7" t="inlineStr">
         <is>
           <t>1000 г, 1.75 мм, сопло 190-220°C, стол 45-65°C</t>
         </is>
       </c>
-      <c r="O79" s="5" t="inlineStr">
-[...8 lines deleted...]
-      <c r="B80" s="5" t="inlineStr">
+      <c r="O94" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P94" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000306, 4680089785867</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="141" customHeight="1">
+      <c r="A95" s="5" t="inlineStr"/>
+      <c r="B95" s="6" t="inlineStr">
         <is>
           <t>BN_PLA30_MR</t>
         </is>
       </c>
-      <c r="C80" s="6" t="inlineStr">
+      <c r="C95" s="7" t="inlineStr">
         <is>
           <t>Пластик для 3D принтера BYNET3D PLA Marble (BN_PLA30_MR)</t>
         </is>
       </c>
-      <c r="D80" s="5" t="inlineStr">
+      <c r="D95" s="6" t="inlineStr">
         <is>
           <t>Bynet3d</t>
         </is>
       </c>
-      <c r="E80" s="5" t="inlineStr">
+      <c r="E95" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F80" s="5" t="inlineStr">
+      <c r="F95" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G80" s="5" t="inlineStr">
+      <c r="G95" s="6" t="inlineStr">
         <is>
           <t>Marble</t>
         </is>
       </c>
-      <c r="H80" s="5" t="n">
+      <c r="H95" s="6" t="n">
+        <v>30</v>
+      </c>
+      <c r="I95" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J95" s="6" t="n">
+        <v>90</v>
+      </c>
+      <c r="K95" s="8" t="n">
+        <v>850</v>
+      </c>
+      <c r="L95" s="8" t="n">
+        <v>790</v>
+      </c>
+      <c r="M95" s="9" t="inlineStr"/>
+      <c r="N95" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 200-230°C, стол 45-65°C</t>
+        </is>
+      </c>
+      <c r="O95" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P95" s="7" t="inlineStr">
+        <is>
+          <t>BYN2000000000302, 4680089785898</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="5" t="inlineStr"/>
+      <c r="B96" s="6" t="inlineStr">
+        <is>
+          <t>BN_ASA00_GY</t>
+        </is>
+      </c>
+      <c r="C96" s="7" t="inlineStr">
+        <is>
+          <t>Пластик для 3D принтера BYNET3D ASA Gray (BN_ASA00_GY)</t>
+        </is>
+      </c>
+      <c r="D96" s="6" t="inlineStr">
+        <is>
+          <t>Bynet3d</t>
+        </is>
+      </c>
+      <c r="E96" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F96" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G96" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H96" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="I96" s="6" t="n">
+        <v>80</v>
+      </c>
+      <c r="J96" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="K96" s="8" t="n">
+        <v>1100</v>
+      </c>
+      <c r="L96" s="8" t="n">
+        <v>1000</v>
+      </c>
+      <c r="M96" s="9" t="inlineStr"/>
+      <c r="N96" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, 1.75 мм, сопло 230-265°C, стол 90-110°C</t>
+        </is>
+      </c>
+      <c r="O96" s="7" t="inlineStr"/>
+      <c r="P96" s="7" t="inlineStr">
+        <is>
+          <t>4680089787199</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" ht="141" customHeight="1">
+      <c r="A97" s="5" t="inlineStr"/>
+      <c r="B97" s="6" t="inlineStr">
+        <is>
+          <t>B0171001</t>
+        </is>
+      </c>
+      <c r="C97" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Carbon Fiber ASA CF 1.75mm 1kg Black (ASA армированный углеродом)</t>
+        </is>
+      </c>
+      <c r="D97" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E97" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F97" s="6" t="inlineStr">
+        <is>
+          <t>ASA CF</t>
+        </is>
+      </c>
+      <c r="G97" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H97" s="6" t="n">
+        <v>12</v>
+      </c>
+      <c r="I97" s="6" t="n">
+        <v>48</v>
+      </c>
+      <c r="J97" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="K97" s="8" t="n">
+        <v>1700</v>
+      </c>
+      <c r="L97" s="8" t="n">
+        <v>1550</v>
+      </c>
+      <c r="M97" s="9" t="inlineStr"/>
+      <c r="N97" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O97" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P97" s="7" t="inlineStr">
+        <is>
+          <t>6979915360261, OZN1935025963</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="141" customHeight="1">
+      <c r="A98" s="5" t="inlineStr"/>
+      <c r="B98" s="6" t="inlineStr">
+        <is>
+          <t>B0121011</t>
+        </is>
+      </c>
+      <c r="C98" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Carbon Fiber PA12 1.75mm 0,8kg Black (Полиамид армированный углеродом)</t>
+        </is>
+      </c>
+      <c r="D98" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E98" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F98" s="6" t="inlineStr">
+        <is>
+          <t>PA12 CF</t>
+        </is>
+      </c>
+      <c r="G98" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H98" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="I98" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J98" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="K98" s="8" t="n">
+        <v>3500</v>
+      </c>
+      <c r="L98" s="8" t="n">
+        <v>3000</v>
+      </c>
+      <c r="M98" s="9" t="inlineStr"/>
+      <c r="N98" s="7" t="inlineStr">
+        <is>
+          <t>800 г</t>
+        </is>
+      </c>
+      <c r="O98" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P98" s="7" t="inlineStr">
+        <is>
+          <t>6979915360254, OZN1766506361</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" ht="141" customHeight="1">
+      <c r="A99" s="5" t="inlineStr"/>
+      <c r="B99" s="6" t="inlineStr">
+        <is>
+          <t>B0311001</t>
+        </is>
+      </c>
+      <c r="C99" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Glass Fiber PA12 1.75mm 0,8kg Black (Полиамид армированный стекловолокном)</t>
+        </is>
+      </c>
+      <c r="D99" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E99" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F99" s="6" t="inlineStr">
+        <is>
+          <t>PA12 GF</t>
+        </is>
+      </c>
+      <c r="G99" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H99" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="I99" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J99" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="K99" s="8" t="n">
+        <v>3500</v>
+      </c>
+      <c r="L99" s="8" t="n">
+        <v>3000</v>
+      </c>
+      <c r="M99" s="9" t="inlineStr"/>
+      <c r="N99" s="7" t="inlineStr">
+        <is>
+          <t>800 г</t>
+        </is>
+      </c>
+      <c r="O99" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P99" s="7" t="inlineStr">
+        <is>
+          <t>6979915364535, OZN2706390623</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" ht="141" customHeight="1">
+      <c r="A100" s="5" t="inlineStr"/>
+      <c r="B100" s="6" t="inlineStr">
+        <is>
+          <t>B0121012</t>
+        </is>
+      </c>
+      <c r="C100" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Carbon Fiber PA6 1.75mm 0,8kg Черный (Полиамид армированный углеродом)</t>
+        </is>
+      </c>
+      <c r="D100" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E100" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F100" s="6" t="inlineStr">
+        <is>
+          <t>PA6 CF</t>
+        </is>
+      </c>
+      <c r="G100" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H100" s="6" t="n">
         <v>32</v>
       </c>
-      <c r="I80" s="5" t="n">
+      <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J80" s="5" t="n">
+      <c r="J100" s="6" t="n">
         <v>32</v>
       </c>
-      <c r="K80" s="8" t="n">
-[...30 lines deleted...]
-      <c r="D81" s="5" t="inlineStr">
+      <c r="K100" s="8" t="n">
+        <v>2500</v>
+      </c>
+      <c r="L100" s="8" t="n">
+        <v>2200</v>
+      </c>
+      <c r="M100" s="9" t="inlineStr"/>
+      <c r="N100" s="7" t="inlineStr">
+        <is>
+          <t>800 г</t>
+        </is>
+      </c>
+      <c r="O100" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P100" s="7" t="inlineStr">
+        <is>
+          <t>6979915360247</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" ht="141" customHeight="1">
+      <c r="A101" s="5" t="inlineStr"/>
+      <c r="B101" s="6" t="inlineStr">
+        <is>
+          <t>B0141001</t>
+        </is>
+      </c>
+      <c r="C101" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PC (Polycarbonate) 1.75mm,1kg/roll Black</t>
+        </is>
+      </c>
+      <c r="D101" s="6" t="inlineStr">
         <is>
           <t>Eryone</t>
         </is>
       </c>
-      <c r="E81" s="5" t="inlineStr">
+      <c r="E101" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F81" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G81" s="5" t="inlineStr">
+      <c r="F101" s="6" t="inlineStr">
+        <is>
+          <t>PC</t>
+        </is>
+      </c>
+      <c r="G101" s="6" t="inlineStr">
         <is>
           <t>Black</t>
         </is>
       </c>
-      <c r="H81" s="5" t="n">
+      <c r="H101" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="I101" s="6" t="n">
+        <v>48</v>
+      </c>
+      <c r="J101" s="6" t="n">
+        <v>66</v>
+      </c>
+      <c r="K101" s="8" t="n">
+        <v>1750</v>
+      </c>
+      <c r="L101" s="8" t="n">
+        <v>1600</v>
+      </c>
+      <c r="M101" s="9" t="inlineStr"/>
+      <c r="N101" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O101" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P101" s="7" t="inlineStr">
+        <is>
+          <t>OZN2706289462</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="141" customHeight="1">
+      <c r="A102" s="5" t="inlineStr"/>
+      <c r="B102" s="6" t="inlineStr">
+        <is>
+          <t>B0141002</t>
+        </is>
+      </c>
+      <c r="C102" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PC (Polycarbonate) 1.75mm,1kg/roll White</t>
+        </is>
+      </c>
+      <c r="D102" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E102" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F102" s="6" t="inlineStr">
+        <is>
+          <t>PC</t>
+        </is>
+      </c>
+      <c r="G102" s="6" t="inlineStr">
+        <is>
+          <t>White</t>
+        </is>
+      </c>
+      <c r="H102" s="6" t="n">
+        <v>28</v>
+      </c>
+      <c r="I102" s="6" t="n">
+        <v>72</v>
+      </c>
+      <c r="J102" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="K102" s="8" t="n">
+        <v>1750</v>
+      </c>
+      <c r="L102" s="8" t="n">
+        <v>1600</v>
+      </c>
+      <c r="M102" s="9" t="inlineStr"/>
+      <c r="N102" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O102" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P102" s="7" t="inlineStr">
+        <is>
+          <t>OZN2706333521</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="141" customHeight="1">
+      <c r="A103" s="5" t="inlineStr"/>
+      <c r="B103" s="6" t="inlineStr">
+        <is>
+          <t>B0123002</t>
+        </is>
+      </c>
+      <c r="C103" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Carbon Fiber PETG 1.75mm 1kg Black-new</t>
+        </is>
+      </c>
+      <c r="D103" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E103" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F103" s="6" t="inlineStr">
+        <is>
+          <t>PETG  CF</t>
+        </is>
+      </c>
+      <c r="G103" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H103" s="6" t="n">
+        <v>35</v>
+      </c>
+      <c r="I103" s="6" t="n">
+        <v>768</v>
+      </c>
+      <c r="J103" s="6" t="n">
+        <v>803</v>
+      </c>
+      <c r="K103" s="8" t="n">
+        <v>1500</v>
+      </c>
+      <c r="L103" s="8" t="n">
+        <v>1400</v>
+      </c>
+      <c r="M103" s="9" t="inlineStr"/>
+      <c r="N103" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O103" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P103" s="7" t="inlineStr">
+        <is>
+          <t>6979915360117, OZN1669746858</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" ht="141" customHeight="1">
+      <c r="A104" s="5" t="inlineStr"/>
+      <c r="B104" s="6" t="inlineStr">
+        <is>
+          <t>B0221004</t>
+        </is>
+      </c>
+      <c r="C104" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Glass Fiber PETG 1.75mm 1kg Orange</t>
+        </is>
+      </c>
+      <c r="D104" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E104" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F104" s="6" t="inlineStr">
+        <is>
+          <t>PETG GF</t>
+        </is>
+      </c>
+      <c r="G104" s="6" t="inlineStr">
+        <is>
+          <t>Orange</t>
+        </is>
+      </c>
+      <c r="H104" s="6" t="n">
+        <v>31</v>
+      </c>
+      <c r="I104" s="6" t="n">
+        <v>36</v>
+      </c>
+      <c r="J104" s="6" t="n">
+        <v>67</v>
+      </c>
+      <c r="K104" s="8" t="n">
+        <v>1400</v>
+      </c>
+      <c r="L104" s="8" t="n">
+        <v>1250</v>
+      </c>
+      <c r="M104" s="9" t="inlineStr"/>
+      <c r="N104" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O104" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P104" s="7" t="inlineStr">
+        <is>
+          <t>6979915360315, OZN2706384565</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" ht="141" customHeight="1">
+      <c r="A105" s="5" t="inlineStr"/>
+      <c r="B105" s="6" t="inlineStr">
+        <is>
+          <t>B0221005</t>
+        </is>
+      </c>
+      <c r="C105" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Glass Fiber PETG 1.75mm 1kg Purple</t>
+        </is>
+      </c>
+      <c r="D105" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E105" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F105" s="6" t="inlineStr">
+        <is>
+          <t>PETG GF</t>
+        </is>
+      </c>
+      <c r="G105" s="6" t="inlineStr">
+        <is>
+          <t>Purple</t>
+        </is>
+      </c>
+      <c r="H105" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="I105" s="6" t="n">
+        <v>96</v>
+      </c>
+      <c r="J105" s="6" t="n">
+        <v>111</v>
+      </c>
+      <c r="K105" s="8" t="n">
+        <v>1400</v>
+      </c>
+      <c r="L105" s="8" t="n">
+        <v>1250</v>
+      </c>
+      <c r="M105" s="9" t="inlineStr"/>
+      <c r="N105" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O105" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P105" s="7" t="inlineStr">
+        <is>
+          <t>6979915360032, OZN2706387175</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" ht="141" customHeight="1">
+      <c r="A106" s="5" t="inlineStr"/>
+      <c r="B106" s="6" t="inlineStr">
+        <is>
+          <t>B0221002</t>
+        </is>
+      </c>
+      <c r="C106" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Glass Fiber PETG 1.75mm 1kg White</t>
+        </is>
+      </c>
+      <c r="D106" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E106" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F106" s="6" t="inlineStr">
+        <is>
+          <t>PETG GF</t>
+        </is>
+      </c>
+      <c r="G106" s="6" t="inlineStr">
+        <is>
+          <t>White</t>
+        </is>
+      </c>
+      <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="I81" s="5" t="n">
-[...5 lines deleted...]
-      <c r="K81" s="8" t="n">
+      <c r="I106" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J106" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="K106" s="8" t="n">
+        <v>1400</v>
+      </c>
+      <c r="L106" s="8" t="n">
+        <v>1250</v>
+      </c>
+      <c r="M106" s="9" t="inlineStr"/>
+      <c r="N106" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O106" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P106" s="7" t="inlineStr">
+        <is>
+          <t>6979915360292, OZN2706374468</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="141" customHeight="1">
+      <c r="A107" s="5" t="inlineStr"/>
+      <c r="B107" s="6" t="inlineStr">
+        <is>
+          <t>B0221003</t>
+        </is>
+      </c>
+      <c r="C107" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Glass Fiber PETG 1.75mm 1kg Yellow</t>
+        </is>
+      </c>
+      <c r="D107" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E107" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F107" s="6" t="inlineStr">
+        <is>
+          <t>PETG GF</t>
+        </is>
+      </c>
+      <c r="G107" s="6" t="inlineStr">
+        <is>
+          <t>Yellow</t>
+        </is>
+      </c>
+      <c r="H107" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="I107" s="6" t="n">
+        <v>96</v>
+      </c>
+      <c r="J107" s="6" t="n">
+        <v>110</v>
+      </c>
+      <c r="K107" s="8" t="n">
+        <v>1400</v>
+      </c>
+      <c r="L107" s="8" t="n">
+        <v>1250</v>
+      </c>
+      <c r="M107" s="9" t="inlineStr"/>
+      <c r="N107" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O107" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P107" s="7" t="inlineStr">
+        <is>
+          <t>6979915360308, OZN2706382003</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="141" customHeight="1">
+      <c r="A108" s="5" t="inlineStr"/>
+      <c r="B108" s="6" t="inlineStr">
+        <is>
+          <t>B0121001</t>
+        </is>
+      </c>
+      <c r="C108" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Carbon Fiber PLA 1.75mm 1kg Black</t>
+        </is>
+      </c>
+      <c r="D108" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E108" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F108" s="6" t="inlineStr">
+        <is>
+          <t>PLA  CF</t>
+        </is>
+      </c>
+      <c r="G108" s="6" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="H108" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="I108" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J108" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="K108" s="8" t="n">
         <v>1500</v>
       </c>
-      <c r="L81" s="8" t="n">
-[...3 lines deleted...]
-      <c r="N81" s="6" t="inlineStr">
+      <c r="L108" s="8" t="n">
+        <v>1350</v>
+      </c>
+      <c r="M108" s="9" t="inlineStr"/>
+      <c r="N108" s="7" t="inlineStr">
         <is>
           <t>1000 г</t>
         </is>
       </c>
-      <c r="O81" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="D82" s="5" t="inlineStr">
+      <c r="O108" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P108" s="7" t="inlineStr">
+        <is>
+          <t>6979915364009, OZN1733474454</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="141" customHeight="1">
+      <c r="A109" s="5" t="inlineStr"/>
+      <c r="B109" s="6" t="inlineStr">
+        <is>
+          <t>B0351004</t>
+        </is>
+      </c>
+      <c r="C109" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA-Lite 1kg Blue</t>
+        </is>
+      </c>
+      <c r="D109" s="6" t="inlineStr">
         <is>
           <t>Eryone</t>
         </is>
       </c>
-      <c r="E82" s="5" t="inlineStr">
+      <c r="E109" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F82" s="5" t="inlineStr">
-[...12 lines deleted...]
-      <c r="I82" s="5" t="n">
+      <c r="F109" s="6" t="inlineStr">
+        <is>
+          <t>PLA Lite</t>
+        </is>
+      </c>
+      <c r="G109" s="6" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="H109" s="6" t="n">
+        <v>16</v>
+      </c>
+      <c r="I109" s="6" t="n">
+        <v>96</v>
+      </c>
+      <c r="J109" s="6" t="n">
+        <v>112</v>
+      </c>
+      <c r="K109" s="8" t="n">
+        <v>800</v>
+      </c>
+      <c r="L109" s="8" t="n">
+        <v>700</v>
+      </c>
+      <c r="M109" s="9" t="inlineStr"/>
+      <c r="N109" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O109" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P109" s="7" t="inlineStr">
+        <is>
+          <t>6979915360049, OZN3493272677</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="141" customHeight="1">
+      <c r="A110" s="5" t="inlineStr"/>
+      <c r="B110" s="6" t="inlineStr">
+        <is>
+          <t>B0351005</t>
+        </is>
+      </c>
+      <c r="C110" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA-Lite 1kg Bright Yellow</t>
+        </is>
+      </c>
+      <c r="D110" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E110" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F110" s="6" t="inlineStr">
+        <is>
+          <t>PLA Lite</t>
+        </is>
+      </c>
+      <c r="G110" s="6" t="inlineStr">
+        <is>
+          <t>Bright Yellow</t>
+        </is>
+      </c>
+      <c r="H110" s="6" t="n">
+        <v>19</v>
+      </c>
+      <c r="I110" s="6" t="n">
+        <v>72</v>
+      </c>
+      <c r="J110" s="6" t="n">
+        <v>91</v>
+      </c>
+      <c r="K110" s="8" t="n">
+        <v>800</v>
+      </c>
+      <c r="L110" s="8" t="n">
+        <v>700</v>
+      </c>
+      <c r="M110" s="9" t="inlineStr"/>
+      <c r="N110" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O110" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P110" s="7" t="inlineStr">
+        <is>
+          <t>6979915360056, OZN3493272513</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" ht="141" customHeight="1">
+      <c r="A111" s="5" t="inlineStr"/>
+      <c r="B111" s="6" t="inlineStr">
+        <is>
+          <t>B0351006</t>
+        </is>
+      </c>
+      <c r="C111" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA-Lite 1kg Grass Green</t>
+        </is>
+      </c>
+      <c r="D111" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E111" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F111" s="6" t="inlineStr">
+        <is>
+          <t>PLA Lite</t>
+        </is>
+      </c>
+      <c r="G111" s="6" t="inlineStr">
+        <is>
+          <t>Grass Green</t>
+        </is>
+      </c>
+      <c r="H111" s="6" t="n">
+        <v>40</v>
+      </c>
+      <c r="I111" s="6" t="n">
+        <v>48</v>
+      </c>
+      <c r="J111" s="6" t="n">
+        <v>88</v>
+      </c>
+      <c r="K111" s="8" t="n">
+        <v>800</v>
+      </c>
+      <c r="L111" s="8" t="n">
+        <v>700</v>
+      </c>
+      <c r="M111" s="9" t="inlineStr"/>
+      <c r="N111" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O111" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P111" s="7" t="inlineStr">
+        <is>
+          <t>6979915360063, OZN3493272656</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" ht="141" customHeight="1">
+      <c r="A112" s="5" t="inlineStr"/>
+      <c r="B112" s="6" t="inlineStr">
+        <is>
+          <t>B0351002</t>
+        </is>
+      </c>
+      <c r="C112" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA-Lite Light 1kg Grey</t>
+        </is>
+      </c>
+      <c r="D112" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E112" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F112" s="6" t="inlineStr">
+        <is>
+          <t>PLA Lite</t>
+        </is>
+      </c>
+      <c r="G112" s="6" t="inlineStr">
+        <is>
+          <t>Light Grey</t>
+        </is>
+      </c>
+      <c r="H112" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="I112" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J112" s="6" t="n">
+        <v>75</v>
+      </c>
+      <c r="K112" s="8" t="n">
+        <v>800</v>
+      </c>
+      <c r="L112" s="8" t="n">
+        <v>700</v>
+      </c>
+      <c r="M112" s="9" t="inlineStr"/>
+      <c r="N112" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O112" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P112" s="7" t="inlineStr">
+        <is>
+          <t>6979915360001, OZN3493272870</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="141" customHeight="1">
+      <c r="A113" s="5" t="inlineStr"/>
+      <c r="B113" s="6" t="inlineStr">
+        <is>
+          <t>B0351007</t>
+        </is>
+      </c>
+      <c r="C113" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA-Lite 1kg Mint Green</t>
+        </is>
+      </c>
+      <c r="D113" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E113" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F113" s="6" t="inlineStr">
+        <is>
+          <t>PLA Lite</t>
+        </is>
+      </c>
+      <c r="G113" s="6" t="inlineStr">
+        <is>
+          <t>Mint Green</t>
+        </is>
+      </c>
+      <c r="H113" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="I113" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="J113" s="6" t="n">
+        <v>29</v>
+      </c>
+      <c r="K113" s="8" t="n">
+        <v>800</v>
+      </c>
+      <c r="L113" s="8" t="n">
+        <v>700</v>
+      </c>
+      <c r="M113" s="9" t="inlineStr"/>
+      <c r="N113" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O113" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P113" s="7" t="inlineStr">
+        <is>
+          <t>6979915360070, OZN3493273003</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" ht="141" customHeight="1">
+      <c r="A114" s="5" t="inlineStr"/>
+      <c r="B114" s="6" t="inlineStr">
+        <is>
+          <t>B0351009</t>
+        </is>
+      </c>
+      <c r="C114" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA-Lite 1kg Red</t>
+        </is>
+      </c>
+      <c r="D114" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E114" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F114" s="6" t="inlineStr">
+        <is>
+          <t>PLA Lite</t>
+        </is>
+      </c>
+      <c r="G114" s="6" t="inlineStr">
+        <is>
+          <t>Red</t>
+        </is>
+      </c>
+      <c r="H114" s="6" t="n">
+        <v>26</v>
+      </c>
+      <c r="I114" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J114" s="6" t="n">
+        <v>86</v>
+      </c>
+      <c r="K114" s="8" t="n">
+        <v>800</v>
+      </c>
+      <c r="L114" s="8" t="n">
+        <v>700</v>
+      </c>
+      <c r="M114" s="9" t="inlineStr"/>
+      <c r="N114" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O114" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P114" s="7" t="inlineStr">
+        <is>
+          <t>6979915360094, OZN3493272791</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" ht="141" customHeight="1">
+      <c r="A115" s="5" t="inlineStr"/>
+      <c r="B115" s="6" t="inlineStr">
+        <is>
+          <t>B0151002</t>
+        </is>
+      </c>
+      <c r="C115" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PP 1.75mm 0,9kg White (полипропилен)</t>
+        </is>
+      </c>
+      <c r="D115" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E115" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F115" s="6" t="inlineStr">
+        <is>
+          <t>PP</t>
+        </is>
+      </c>
+      <c r="G115" s="6" t="inlineStr">
+        <is>
+          <t>White</t>
+        </is>
+      </c>
+      <c r="H115" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J82" s="5" t="n">
-[...5 lines deleted...]
-      <c r="L82" s="8" t="n">
+      <c r="J115" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="K115" s="8" t="n">
+        <v>1600</v>
+      </c>
+      <c r="L115" s="8" t="n">
+        <v>1450</v>
+      </c>
+      <c r="M115" s="9" t="inlineStr"/>
+      <c r="N115" s="7" t="inlineStr">
+        <is>
+          <t>900 г</t>
+        </is>
+      </c>
+      <c r="O115" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P115" s="7" t="inlineStr">
+        <is>
+          <t>6979915360193, OZN2706271399</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" ht="141" customHeight="1">
+      <c r="A116" s="5" t="inlineStr"/>
+      <c r="B116" s="6" t="inlineStr">
+        <is>
+          <t>B0301008</t>
+        </is>
+      </c>
+      <c r="C116" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone High Speed Matte Rock PLA Arctic Ocean</t>
+        </is>
+      </c>
+      <c r="D116" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E116" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F116" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G116" s="6" t="inlineStr">
+        <is>
+          <t>Arctic Ocean</t>
+        </is>
+      </c>
+      <c r="H116" s="6" t="n">
+        <v>29</v>
+      </c>
+      <c r="I116" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J116" s="6" t="n">
+        <v>29</v>
+      </c>
+      <c r="K116" s="8" t="n">
         <v>1200</v>
       </c>
-      <c r="M82" s="7" t="inlineStr"/>
-[...24 lines deleted...]
-      <c r="D83" s="5" t="inlineStr">
+      <c r="L116" s="8" t="n">
+        <v>1100</v>
+      </c>
+      <c r="M116" s="9" t="inlineStr"/>
+      <c r="N116" s="7" t="inlineStr">
+        <is>
+          <t>1000 г, сопло 190-220°C, стол 55-70°C</t>
+        </is>
+      </c>
+      <c r="O116" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P116" s="7" t="inlineStr">
+        <is>
+          <t>6979915362715, OZN2134314987</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" ht="141" customHeight="1">
+      <c r="A117" s="5" t="inlineStr"/>
+      <c r="B117" s="6" t="inlineStr">
+        <is>
+          <t>G0109002</t>
+        </is>
+      </c>
+      <c r="C117" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Matte Gradient Rainbow PLA 1.75mm 1kg Coffee</t>
+        </is>
+      </c>
+      <c r="D117" s="6" t="inlineStr">
         <is>
           <t>Eryone</t>
         </is>
       </c>
-      <c r="E83" s="5" t="inlineStr">
+      <c r="E117" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F83" s="5" t="inlineStr">
-[...189 lines deleted...]
-      <c r="H86" s="5" t="n">
+      <c r="F117" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G117" s="6" t="inlineStr">
+        <is>
+          <t>Coffee</t>
+        </is>
+      </c>
+      <c r="H117" s="6" t="n">
+        <v>27</v>
+      </c>
+      <c r="I117" s="6" t="n">
         <v>24</v>
       </c>
-      <c r="I86" s="5" t="n">
-[...1895 lines deleted...]
-        <v>110</v>
+      <c r="J117" s="6" t="n">
+        <v>51</v>
       </c>
       <c r="K117" s="8" t="n">
         <v>1500</v>
       </c>
       <c r="L117" s="8" t="n">
         <v>1400</v>
       </c>
-      <c r="M117" s="7" t="inlineStr"/>
-      <c r="N117" s="6" t="inlineStr">
+      <c r="M117" s="9" t="inlineStr"/>
+      <c r="N117" s="7" t="inlineStr">
         <is>
           <t>1000 г</t>
         </is>
       </c>
-      <c r="O117" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="D118" s="5" t="inlineStr">
+      <c r="O117" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P117" s="7" t="inlineStr">
+        <is>
+          <t>6979915360391, OZN2129660213</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" ht="141" customHeight="1">
+      <c r="A118" s="5" t="inlineStr"/>
+      <c r="B118" s="6" t="inlineStr">
+        <is>
+          <t>G0109003</t>
+        </is>
+      </c>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Matte Gradient Rainbow PLA 1.75mm 1kg Fossil</t>
+        </is>
+      </c>
+      <c r="D118" s="6" t="inlineStr">
         <is>
           <t>Eryone</t>
         </is>
       </c>
-      <c r="E118" s="5" t="inlineStr">
+      <c r="E118" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F118" s="5" t="inlineStr">
+      <c r="F118" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G118" s="5" t="inlineStr">
-[...11 lines deleted...]
-        <v>7</v>
+      <c r="G118" s="6" t="inlineStr">
+        <is>
+          <t>Fossil</t>
+        </is>
+      </c>
+      <c r="H118" s="6" t="n">
+        <v>29</v>
+      </c>
+      <c r="I118" s="6" t="n">
+        <v>48</v>
+      </c>
+      <c r="J118" s="6" t="n">
+        <v>77</v>
       </c>
       <c r="K118" s="8" t="n">
-        <v>1200</v>
+        <v>1500</v>
       </c>
       <c r="L118" s="8" t="n">
+        <v>1400</v>
+      </c>
+      <c r="M118" s="9" t="inlineStr"/>
+      <c r="N118" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O118" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P118" s="7" t="inlineStr">
+        <is>
+          <t>6979915360384, OZN2129657007</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="141" customHeight="1">
+      <c r="A119" s="5" t="inlineStr"/>
+      <c r="B119" s="6" t="inlineStr">
+        <is>
+          <t>B0301006</t>
+        </is>
+      </c>
+      <c r="C119" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone High Speed Matte Rock PLA Grand Canyon</t>
+        </is>
+      </c>
+      <c r="D119" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E119" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F119" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G119" s="6" t="inlineStr">
+        <is>
+          <t>Grand Canyon</t>
+        </is>
+      </c>
+      <c r="H119" s="6" t="n">
+        <v>51</v>
+      </c>
+      <c r="I119" s="6" t="n">
+        <v>60</v>
+      </c>
+      <c r="J119" s="6" t="n">
+        <v>111</v>
+      </c>
+      <c r="K119" s="8" t="n">
         <v>1100</v>
       </c>
-      <c r="M118" s="7" t="inlineStr"/>
-      <c r="N118" s="6" t="inlineStr">
+      <c r="L119" s="8" t="n">
+        <v>1000</v>
+      </c>
+      <c r="M119" s="9" t="inlineStr"/>
+      <c r="N119" s="7" t="inlineStr">
         <is>
           <t>1000 г</t>
         </is>
       </c>
-      <c r="O118" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="D119" s="5" t="inlineStr">
+      <c r="O119" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P119" s="7" t="inlineStr">
+        <is>
+          <t>6979915360377, OZN2134322109</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="141" customHeight="1">
+      <c r="A120" s="5" t="inlineStr"/>
+      <c r="B120" s="6" t="inlineStr">
+        <is>
+          <t>B0105001</t>
+        </is>
+      </c>
+      <c r="C120" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA Marble 1.75mm 1kg (мраморный)</t>
+        </is>
+      </c>
+      <c r="D120" s="6" t="inlineStr">
         <is>
           <t>Eryone</t>
         </is>
       </c>
-      <c r="E119" s="5" t="inlineStr">
+      <c r="E120" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F119" s="5" t="inlineStr">
+      <c r="F120" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G119" s="5" t="inlineStr">
-[...59 lines deleted...]
-      <c r="G120" s="5" t="inlineStr">
+      <c r="G120" s="6" t="inlineStr">
         <is>
           <t>Gray</t>
         </is>
       </c>
-      <c r="H120" s="5" t="n">
+      <c r="H120" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="I120" s="6" t="n">
         <v>48</v>
       </c>
-      <c r="I120" s="5" t="n">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="J120" s="6" t="n">
+        <v>73</v>
       </c>
       <c r="K120" s="8" t="n">
         <v>1350</v>
       </c>
       <c r="L120" s="8" t="n">
         <v>1250</v>
       </c>
-      <c r="M120" s="7" t="inlineStr"/>
-      <c r="N120" s="6" t="inlineStr">
+      <c r="M120" s="9" t="inlineStr"/>
+      <c r="N120" s="7" t="inlineStr">
         <is>
           <t>1000 г</t>
         </is>
       </c>
-      <c r="O120" s="5" t="inlineStr">
-[...8 lines deleted...]
-      <c r="B121" s="5" t="inlineStr">
+      <c r="O120" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P120" s="7" t="inlineStr">
+        <is>
+          <t>6979915360100, OZN1748815600</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="141" customHeight="1">
+      <c r="A121" s="5" t="inlineStr"/>
+      <c r="B121" s="6" t="inlineStr">
         <is>
           <t>B0105025</t>
         </is>
       </c>
-      <c r="C121" s="6" t="inlineStr">
+      <c r="C121" s="7" t="inlineStr">
         <is>
           <t>Пластик Eryone PLA Wood Charcoal Grey 1.75mm 1kg</t>
         </is>
       </c>
-      <c r="D121" s="5" t="inlineStr">
+      <c r="D121" s="6" t="inlineStr">
         <is>
           <t>Eryone</t>
         </is>
       </c>
-      <c r="E121" s="5" t="inlineStr">
+      <c r="E121" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F121" s="5" t="inlineStr">
+      <c r="F121" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G121" s="5" t="inlineStr">
+      <c r="G121" s="6" t="inlineStr">
         <is>
           <t>Gray</t>
         </is>
       </c>
-      <c r="H121" s="5" t="n">
-[...2 lines deleted...]
-      <c r="I121" s="5" t="n">
+      <c r="H121" s="6" t="n">
+        <v>12</v>
+      </c>
+      <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J121" s="5" t="n">
-        <v>17</v>
+      <c r="J121" s="6" t="n">
+        <v>12</v>
       </c>
       <c r="K121" s="8" t="n">
         <v>1400</v>
       </c>
       <c r="L121" s="8" t="n">
         <v>1300</v>
       </c>
-      <c r="M121" s="7" t="inlineStr"/>
-      <c r="N121" s="6" t="inlineStr">
+      <c r="M121" s="9" t="inlineStr"/>
+      <c r="N121" s="7" t="inlineStr">
         <is>
           <t>1000 г</t>
         </is>
       </c>
-      <c r="O121" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="D122" s="5" t="inlineStr">
+      <c r="O121" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P121" s="7" t="inlineStr">
+        <is>
+          <t>6979915362043, OZN1748417429</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" ht="141" customHeight="1">
+      <c r="A122" s="5" t="inlineStr"/>
+      <c r="B122" s="6" t="inlineStr">
+        <is>
+          <t>B0112247</t>
+        </is>
+      </c>
+      <c r="C122" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA Matte Rainbow Watercolor 1.75mm 1kg</t>
+        </is>
+      </c>
+      <c r="D122" s="6" t="inlineStr">
         <is>
           <t>Eryone</t>
         </is>
       </c>
-      <c r="E122" s="5" t="inlineStr">
+      <c r="E122" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F122" s="5" t="inlineStr">
+      <c r="F122" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G122" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I122" s="5" t="n">
+      <c r="G122" s="6" t="inlineStr">
+        <is>
+          <t>Rainbow</t>
+        </is>
+      </c>
+      <c r="H122" s="6" t="n">
+        <v>21</v>
+      </c>
+      <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J122" s="5" t="n">
-        <v>11</v>
+      <c r="J122" s="6" t="n">
+        <v>21</v>
       </c>
       <c r="K122" s="8" t="n">
+        <v>1500</v>
+      </c>
+      <c r="L122" s="8" t="n">
+        <v>1350</v>
+      </c>
+      <c r="M122" s="9" t="inlineStr"/>
+      <c r="N122" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O122" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P122" s="7" t="inlineStr">
+        <is>
+          <t>6979915360216, OZN1748876062</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" ht="141" customHeight="1">
+      <c r="A123" s="5" t="inlineStr"/>
+      <c r="B123" s="6" t="inlineStr">
+        <is>
+          <t>B0112250</t>
+        </is>
+      </c>
+      <c r="C123" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA Matte Rainbow Macaron 1.75mm 1kg</t>
+        </is>
+      </c>
+      <c r="D123" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E123" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F123" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G123" s="6" t="inlineStr">
+        <is>
+          <t>Rainbow</t>
+        </is>
+      </c>
+      <c r="H123" s="6" t="n">
+        <v>29</v>
+      </c>
+      <c r="I123" s="6" t="n">
+        <v>216</v>
+      </c>
+      <c r="J123" s="6" t="n">
+        <v>245</v>
+      </c>
+      <c r="K123" s="8" t="n">
         <v>1400</v>
       </c>
-      <c r="L122" s="8" t="n">
+      <c r="L123" s="8" t="n">
         <v>1300</v>
       </c>
-      <c r="M122" s="7" t="inlineStr"/>
-      <c r="N122" s="6" t="inlineStr">
+      <c r="M123" s="9" t="inlineStr"/>
+      <c r="N123" s="7" t="inlineStr">
         <is>
           <t>1000 г</t>
         </is>
       </c>
-      <c r="O122" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="D123" s="5" t="inlineStr">
+      <c r="O123" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P123" s="7" t="inlineStr">
+        <is>
+          <t>6979915360223, OZN1656247557</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" ht="141" customHeight="1">
+      <c r="A124" s="5" t="inlineStr"/>
+      <c r="B124" s="6" t="inlineStr">
+        <is>
+          <t>B0105022</t>
+        </is>
+      </c>
+      <c r="C124" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone PLA Wood Red 1.75mm 1kg</t>
+        </is>
+      </c>
+      <c r="D124" s="6" t="inlineStr">
         <is>
           <t>Eryone</t>
         </is>
       </c>
-      <c r="E123" s="5" t="inlineStr">
+      <c r="E124" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F123" s="5" t="inlineStr">
+      <c r="F124" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G123" s="5" t="inlineStr">
-[...71 lines deleted...]
-        <v>330</v>
+      <c r="G124" s="6" t="inlineStr">
+        <is>
+          <t>Red</t>
+        </is>
+      </c>
+      <c r="H124" s="6" t="n">
+        <v>33</v>
+      </c>
+      <c r="I124" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J124" s="6" t="n">
+        <v>33</v>
       </c>
       <c r="K124" s="8" t="n">
         <v>1400</v>
       </c>
       <c r="L124" s="8" t="n">
         <v>1300</v>
       </c>
-      <c r="M124" s="7" t="inlineStr"/>
-      <c r="N124" s="6" t="inlineStr">
+      <c r="M124" s="9" t="inlineStr"/>
+      <c r="N124" s="7" t="inlineStr">
         <is>
           <t>1000 г</t>
         </is>
       </c>
-      <c r="O124" s="5" t="inlineStr">
-[...18 lines deleted...]
-      <c r="D125" s="5" t="inlineStr">
+      <c r="O124" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P124" s="7" t="inlineStr">
+        <is>
+          <t>6979915362012, OZN1748264251</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" ht="141" customHeight="1">
+      <c r="A125" s="5" t="inlineStr"/>
+      <c r="B125" s="6" t="inlineStr">
+        <is>
+          <t>B0301003</t>
+        </is>
+      </c>
+      <c r="C125" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone High Speed Matte Rock PLA Totem Carving</t>
+        </is>
+      </c>
+      <c r="D125" s="6" t="inlineStr">
         <is>
           <t>Eryone</t>
         </is>
       </c>
-      <c r="E125" s="5" t="inlineStr">
+      <c r="E125" s="6" t="inlineStr">
         <is>
           <t>Пластик</t>
         </is>
       </c>
-      <c r="F125" s="5" t="inlineStr">
+      <c r="F125" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G125" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I125" s="5" t="n">
+      <c r="G125" s="6" t="inlineStr">
+        <is>
+          <t>Totem Carving</t>
+        </is>
+      </c>
+      <c r="H125" s="6" t="n">
+        <v>28</v>
+      </c>
+      <c r="I125" s="6" t="n">
+        <v>180</v>
+      </c>
+      <c r="J125" s="6" t="n">
+        <v>208</v>
+      </c>
+      <c r="K125" s="8" t="n">
+        <v>1100</v>
+      </c>
+      <c r="L125" s="8" t="n">
+        <v>1000</v>
+      </c>
+      <c r="M125" s="9" t="inlineStr"/>
+      <c r="N125" s="7" t="inlineStr">
+        <is>
+          <t>1000 г</t>
+        </is>
+      </c>
+      <c r="O125" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P125" s="7" t="inlineStr">
+        <is>
+          <t>6979915360360, OZN2134328207</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="141" customHeight="1">
+      <c r="A126" s="5" t="inlineStr"/>
+      <c r="B126" s="6" t="inlineStr">
+        <is>
+          <t>B0123005</t>
+        </is>
+      </c>
+      <c r="C126" s="7" t="inlineStr">
+        <is>
+          <t>Пластик Eryone Carbon Fiber PETG 1.75mm 1kg Vivid Orange</t>
+        </is>
+      </c>
+      <c r="D126" s="6" t="inlineStr">
+        <is>
+          <t>Eryone</t>
+        </is>
+      </c>
+      <c r="E126" s="6" t="inlineStr">
+        <is>
+          <t>Пластик</t>
+        </is>
+      </c>
+      <c r="F126" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G126" s="6" t="inlineStr">
+        <is>
+          <t>Vivid Orange</t>
+        </is>
+      </c>
+      <c r="H126" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J125" s="5" t="n">
-[...2 lines deleted...]
-      <c r="K125" s="8" t="n">
+      <c r="J126" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="K126" s="8" t="n">
+        <v>1500</v>
+      </c>
+      <c r="L126" s="8" t="n">
         <v>1400</v>
       </c>
-      <c r="L125" s="8" t="n">
-[...3 lines deleted...]
-      <c r="N125" s="6" t="inlineStr">
+      <c r="M126" s="9" t="inlineStr"/>
+      <c r="N126" s="7" t="inlineStr">
         <is>
           <t>1000 г</t>
         </is>
       </c>
-      <c r="O125" s="5" t="inlineStr">
-[...28 lines deleted...]
-      <c r="F126" s="5" t="inlineStr">
+      <c r="O126" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P126" s="7" t="inlineStr">
+        <is>
+          <t>6979915360162, OZN2706342450</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" ht="141" customHeight="1">
+      <c r="A127" s="5" t="inlineStr"/>
+      <c r="B127" s="6" t="inlineStr">
+        <is>
+          <t>FAH006</t>
+        </is>
+      </c>
+      <c r="C127" s="7" t="inlineStr">
+        <is>
+          <t>Силиконовый чехол хотенда Bambu Lab комплект 3 шт для Bambu Lab A1/A1 mini</t>
+        </is>
+      </c>
+      <c r="D127" s="6" t="inlineStr">
+        <is>
+          <t>Bambu Lab</t>
+        </is>
+      </c>
+      <c r="E127" s="6" t="inlineStr">
+        <is>
+          <t>Силиконовые чехлы для 3д принтеров</t>
+        </is>
+      </c>
+      <c r="F127" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G126" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I126" s="5" t="n">
+      <c r="G127" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H127" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J126" s="5" t="n">
-[...2 lines deleted...]
-      <c r="K126" s="8" t="n">
+      <c r="J127" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="K127" s="8" t="n">
+        <v>280</v>
+      </c>
+      <c r="L127" s="8" t="n">
+        <v>250</v>
+      </c>
+      <c r="M127" s="9" t="inlineStr"/>
+      <c r="N127" s="7" t="inlineStr"/>
+      <c r="O127" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P127" s="7" t="inlineStr">
+        <is>
+          <t>6975337034414</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="141" customHeight="1">
+      <c r="A128" s="5" t="inlineStr"/>
+      <c r="B128" s="6" t="inlineStr">
+        <is>
+          <t>FAH001-T-3</t>
+        </is>
+      </c>
+      <c r="C128" s="7" t="inlineStr">
+        <is>
+          <t>Термистор хотенда Bambu Lab комплект 3 шт для Bambu Lab X1/X1C</t>
+        </is>
+      </c>
+      <c r="D128" s="6" t="inlineStr">
+        <is>
+          <t>Bambu Lab</t>
+        </is>
+      </c>
+      <c r="E128" s="6" t="inlineStr">
+        <is>
+          <t>Термисторы и нагреватели</t>
+        </is>
+      </c>
+      <c r="F128" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G128" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H128" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="I128" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J128" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="K128" s="8" t="n">
         <v>1200</v>
       </c>
-      <c r="L126" s="8" t="n">
-[...37 lines deleted...]
-      <c r="F127" s="5" t="inlineStr">
+      <c r="L128" s="8" t="n">
+        <v>1050</v>
+      </c>
+      <c r="M128" s="9" t="inlineStr"/>
+      <c r="N128" s="7" t="inlineStr"/>
+      <c r="O128" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P128" s="7" t="inlineStr">
+        <is>
+          <t>6975337030706</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" ht="141" customHeight="1">
+      <c r="A129" s="5" t="inlineStr"/>
+      <c r="B129" s="6" t="inlineStr">
+        <is>
+          <t>FAH012-V1</t>
+        </is>
+      </c>
+      <c r="C129" s="7" t="inlineStr">
+        <is>
+          <t>Нагревательный узел хотенда Bambu Lab для Bambu Lab A1/A1 mini</t>
+        </is>
+      </c>
+      <c r="D129" s="6" t="inlineStr">
+        <is>
+          <t>Bambu Lab</t>
+        </is>
+      </c>
+      <c r="E129" s="6" t="inlineStr">
+        <is>
+          <t>Термисторы и нагреватели</t>
+        </is>
+      </c>
+      <c r="F129" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G127" s="5" t="inlineStr">
-[...54 lines deleted...]
-      <c r="F128" s="5" t="inlineStr">
+      <c r="G129" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H129" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="I129" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J129" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="K129" s="8" t="n">
+        <v>2300</v>
+      </c>
+      <c r="L129" s="8" t="n">
+        <v>2100</v>
+      </c>
+      <c r="M129" s="9" t="inlineStr"/>
+      <c r="N129" s="7" t="inlineStr"/>
+      <c r="O129" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P129" s="7" t="inlineStr">
+        <is>
+          <t>6937285512628</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="141" customHeight="1">
+      <c r="A130" s="5" t="inlineStr"/>
+      <c r="B130" s="6" t="inlineStr">
+        <is>
+          <t>FAH028-V1</t>
+        </is>
+      </c>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>Нагревательный узел хотенда Bambu Lab левый для Bambu Lab H2D/H2C</t>
+        </is>
+      </c>
+      <c r="D130" s="6" t="inlineStr">
+        <is>
+          <t>Bambu Lab</t>
+        </is>
+      </c>
+      <c r="E130" s="6" t="inlineStr">
+        <is>
+          <t>Термисторы и нагреватели</t>
+        </is>
+      </c>
+      <c r="F130" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G128" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H128" s="5" t="n">
+      <c r="G130" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H130" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="I130" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J130" s="6" t="n">
+        <v>8</v>
+      </c>
+      <c r="K130" s="8" t="n">
+        <v>3200</v>
+      </c>
+      <c r="L130" s="8" t="n">
+        <v>2900</v>
+      </c>
+      <c r="M130" s="9" t="inlineStr"/>
+      <c r="N130" s="7" t="inlineStr"/>
+      <c r="O130" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P130" s="7" t="inlineStr">
+        <is>
+          <t>6937285506184</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" ht="141" customHeight="1">
+      <c r="A131" s="5" t="inlineStr"/>
+      <c r="B131" s="6" t="inlineStr">
+        <is>
+          <t>FAH029</t>
+        </is>
+      </c>
+      <c r="C131" s="7" t="inlineStr">
+        <is>
+          <t>Нагревательный узел хотенда Bambu Lab правый для Bambu Lab H2D/H2C</t>
+        </is>
+      </c>
+      <c r="D131" s="6" t="inlineStr">
+        <is>
+          <t>Bambu Lab</t>
+        </is>
+      </c>
+      <c r="E131" s="6" t="inlineStr">
+        <is>
+          <t>Термисторы и нагреватели</t>
+        </is>
+      </c>
+      <c r="F131" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G131" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H131" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="I131" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J131" s="6" t="n">
+        <v>5</v>
+      </c>
+      <c r="K131" s="8" t="n">
+        <v>3100</v>
+      </c>
+      <c r="L131" s="8" t="n">
+        <v>2850</v>
+      </c>
+      <c r="M131" s="9" t="inlineStr"/>
+      <c r="N131" s="7" t="inlineStr"/>
+      <c r="O131" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P131" s="7" t="inlineStr">
+        <is>
+          <t>6937285500076</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="141" customHeight="1">
+      <c r="A132" s="5" t="inlineStr"/>
+      <c r="B132" s="6" t="inlineStr">
+        <is>
+          <t>FAH005-N-1</t>
+        </is>
+      </c>
+      <c r="C132" s="7" t="inlineStr">
+        <is>
+          <t>Хотенд Bambu Lab закаленное сопло 0.6 мм для Bambu Lab P1/X1</t>
+        </is>
+      </c>
+      <c r="D132" s="6" t="inlineStr">
+        <is>
+          <t>Bambu Lab</t>
+        </is>
+      </c>
+      <c r="E132" s="6" t="inlineStr">
+        <is>
+          <t>Хотенды</t>
+        </is>
+      </c>
+      <c r="F132" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G132" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H132" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="I132" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J132" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="K132" s="8" t="n">
+        <v>1600</v>
+      </c>
+      <c r="L132" s="8" t="n">
+        <v>1400</v>
+      </c>
+      <c r="M132" s="9" t="inlineStr"/>
+      <c r="N132" s="7" t="inlineStr"/>
+      <c r="O132" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P132" s="7" t="inlineStr">
+        <is>
+          <t>6975337030676</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" ht="141" customHeight="1">
+      <c r="A133" s="5" t="inlineStr"/>
+      <c r="B133" s="6" t="inlineStr">
+        <is>
+          <t>FAH059</t>
+        </is>
+      </c>
+      <c r="C133" s="7" t="inlineStr">
+        <is>
+          <t>Хотенд Bambu Lab сопло из нержавеющей стали 0.2 мм для Bambu Lab H2/P2S/X2</t>
+        </is>
+      </c>
+      <c r="D133" s="6" t="inlineStr">
+        <is>
+          <t>Bambu Lab</t>
+        </is>
+      </c>
+      <c r="E133" s="6" t="inlineStr">
+        <is>
+          <t>Хотенды</t>
+        </is>
+      </c>
+      <c r="F133" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G133" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H133" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="I133" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J133" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="K133" s="8" t="n">
+        <v>1750</v>
+      </c>
+      <c r="L133" s="8" t="n">
+        <v>1600</v>
+      </c>
+      <c r="M133" s="9" t="inlineStr"/>
+      <c r="N133" s="7" t="inlineStr"/>
+      <c r="O133" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P133" s="7" t="inlineStr">
+        <is>
+          <t>6937285508584</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" ht="141" customHeight="1">
+      <c r="A134" s="5" t="inlineStr"/>
+      <c r="B134" s="6" t="inlineStr">
+        <is>
+          <t>FAH060</t>
+        </is>
+      </c>
+      <c r="C134" s="7" t="inlineStr">
+        <is>
+          <t>Хотенд Bambu Lab закаленное сопло 0.4 мм для Bambu Lab H2/P2S/X2</t>
+        </is>
+      </c>
+      <c r="D134" s="6" t="inlineStr">
+        <is>
+          <t>Bambu Lab</t>
+        </is>
+      </c>
+      <c r="E134" s="6" t="inlineStr">
+        <is>
+          <t>Хотенды</t>
+        </is>
+      </c>
+      <c r="F134" s="6" t="inlineStr">
+        <is>
+          <t>Без материала</t>
+        </is>
+      </c>
+      <c r="G134" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H134" s="6" t="n">
         <v>24</v>
       </c>
-      <c r="I128" s="5" t="n">
+      <c r="I134" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="J134" s="6" t="n">
         <v>24</v>
       </c>
-      <c r="J128" s="5" t="n">
-[...43 lines deleted...]
-      <c r="F129" s="5" t="inlineStr">
+      <c r="K134" s="8" t="n">
+        <v>1800</v>
+      </c>
+      <c r="L134" s="8" t="n">
+        <v>1600</v>
+      </c>
+      <c r="M134" s="9" t="inlineStr"/>
+      <c r="N134" s="7" t="inlineStr"/>
+      <c r="O134" s="10" t="inlineStr">
+        <is>
+          <t>Смотреть фото</t>
+        </is>
+      </c>
+      <c r="P134" s="7" t="inlineStr">
+        <is>
+          <t>6937285508645</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" ht="141" customHeight="1">
+      <c r="A135" s="5" t="inlineStr"/>
+      <c r="B135" s="6" t="inlineStr">
+        <is>
+          <t>FAP011</t>
+        </is>
+      </c>
+      <c r="C135" s="7" t="inlineStr">
+        <is>
+          <t>Пластина Bambu Lab Dual-Texture PEI для Bambu Lab X1/P1/A1</t>
+        </is>
+      </c>
+      <c r="D135" s="6" t="inlineStr">
+        <is>
+          <t>Bambu Lab</t>
+        </is>
+      </c>
+      <c r="E135" s="6" t="inlineStr">
+        <is>
+          <t>аксессуар</t>
+        </is>
+      </c>
+      <c r="F135" s="6" t="inlineStr">
         <is>
           <t>Без материала</t>
         </is>
       </c>
-      <c r="G129" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I129" s="5" t="n">
+      <c r="G135" s="6" t="inlineStr">
+        <is>
+          <t>Без цвета</t>
+        </is>
+      </c>
+      <c r="H135" s="6" t="n">
+        <v>22</v>
+      </c>
+      <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
-      <c r="J129" s="5" t="n">
-[...75 lines deleted...]
-      <c r="P130" s="9" t="inlineStr">
+      <c r="J135" s="6" t="n">
+        <v>22</v>
+      </c>
+      <c r="K135" s="8" t="n">
+        <v>2400</v>
+      </c>
+      <c r="L135" s="8" t="n">
+        <v>2200</v>
+      </c>
+      <c r="M135" s="9" t="inlineStr"/>
+      <c r="N135" s="7" t="inlineStr"/>
+      <c r="O135" s="10" t="inlineStr">
         <is>
           <t>Смотреть фото</t>
         </is>
       </c>
-    </row>
-[...661 lines deleted...]
-      <c r="L142" s="10" t="inlineStr">
+      <c r="P135" s="7" t="inlineStr">
+        <is>
+          <t>6975337037057</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" ht="25" customHeight="1">
+      <c r="L136" s="11" t="inlineStr">
         <is>
           <t>ИТОГО (шт.):</t>
         </is>
       </c>
-      <c r="M142" s="11">
-        <f>SUBTOTAL(109, M8:M141)</f>
+      <c r="M136" s="12">
+        <f>SUBTOTAL(109, M10:M135)</f>
         <v/>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:P141"/>
-  <mergeCells count="6">
+  <autoFilter ref="A9:P135"/>
+  <mergeCells count="7">
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A7:E7"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId1"/>
-[...70 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="P141" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O10" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O12" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O13" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O14" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O15" r:id="rId6"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O16" r:id="rId7"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O17" r:id="rId8"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O18" r:id="rId9"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O19" r:id="rId10"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O20" r:id="rId11"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O21" r:id="rId12"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O22" r:id="rId13"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O23" r:id="rId14"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O24" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O25" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O26" r:id="rId17"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O27" r:id="rId18"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O28" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O29" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O30" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O31" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O32" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O33" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O34" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O35" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O36" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O37" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O38" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O39" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O40" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O41" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O42" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O44" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O45" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O46" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O47" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O48" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O49" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O50" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O51" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O52" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O53" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O54" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O55" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O56" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O57" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O59" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O60" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O61" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O62" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O63" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O64" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O65" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O66" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O67" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O68" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O69" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O70" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O71" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O72" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O73" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O74" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O75" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O76" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O77" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O78" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O79" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O80" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O81" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O82" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O83" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O84" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O85" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O86" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O87" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O89" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O90" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O91" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O92" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O93" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O94" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O95" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O97" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O98" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O99" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O100" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O101" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O102" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O103" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O104" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O105" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O106" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O107" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O108" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O109" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O110" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O111" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O112" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O113" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O114" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O115" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O116" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O117" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O118" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O119" r:id="rId106"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O120" r:id="rId107"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O121" r:id="rId108"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O122" r:id="rId109"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O123" r:id="rId110"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O124" r:id="rId111"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O125" r:id="rId112"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O126" r:id="rId113"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O127" r:id="rId114"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O128" r:id="rId115"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O129" r:id="rId116"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O130" r:id="rId117"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O131" r:id="rId118"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O132" r:id="rId119"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O133" r:id="rId120"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O134" r:id="rId121"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="O135" r:id="rId122"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId73"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId123"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>